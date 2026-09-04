--- v0 (2026-05-30)
+++ v1 (2026-09-04)
@@ -1,2153 +1,2393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00EA5997" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+    <w:p w:rsidR="00EA5997" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
+      <w:r w:rsidRPr="003D775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>VER</w:t>
       </w:r>
-      <w:r w:rsidR="000D2B1C" w:rsidRPr="00D84004">
+      <w:r w:rsidR="000D2B1C" w:rsidRPr="003D775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
+      <w:r w:rsidRPr="003D775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>FIKASI PROSES PENERBITAN IJAZAH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="38"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
+      <w:r w:rsidRPr="003D775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>UNIVERSITAS WIDYA GAMA MAHAKAM SAMARINDA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="000D2B1C" w:rsidP="00D84004">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="000D2B1C" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>==================================================</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>=============================</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F8387D" w:rsidRPr="00D84004" w:rsidRDefault="00F8387D" w:rsidP="00D84004">
+    <w:p w:rsidR="00F8387D" w:rsidRPr="003D775F" w:rsidRDefault="00F8387D" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="00D84004" w:rsidP="00D21BF2">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="00D84004" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nama Lengkap</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002012AA" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>......................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E1F64" w:rsidRPr="003D775F" w:rsidRDefault="005E1F64" w:rsidP="00D21BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NIK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: ..................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="00E02FA2" w:rsidP="00D21BF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>Nama Lengkap:</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...41 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002012AA" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="002012AA" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002012AA" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ......................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fakultas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ......................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ......................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Masa Kuliah</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009D36E1" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009D36E1" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahun </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
-      <w:r w:rsidR="00127ACF" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00127ACF" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> s/d </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="005E1F64" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="005E1F64" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EA2F24" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EA2F24" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>: Murni/Pindahan/Alih Jenjang (Coret yang Tidak Perlu)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3762" w:rsidRPr="00D84004" w:rsidRDefault="00FC3762" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00FC3762" w:rsidRPr="003D775F" w:rsidRDefault="00FC3762" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dosen Wali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>......................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C449D1" w:rsidRPr="00D84004" w:rsidRDefault="00C449D1" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00C449D1" w:rsidRPr="003D775F" w:rsidRDefault="00C449D1" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pembimbing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>: 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C449D1" w:rsidRPr="00D84004" w:rsidRDefault="00C449D1" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00C449D1" w:rsidRPr="003D775F" w:rsidRDefault="00C449D1" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Judul Skripsi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ......................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845780" w:rsidRPr="00D84004" w:rsidRDefault="00845780" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00845780" w:rsidRPr="003D775F" w:rsidRDefault="00845780" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>......................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10745" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="681"/>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="1813"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E2A96" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="007E2A96" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10745" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="007E2A96" w:rsidRPr="00D84004" w:rsidRDefault="007E2A96" w:rsidP="00D84004">
+          <w:p w:rsidR="007E2A96" w:rsidRPr="003D775F" w:rsidRDefault="007E2A96" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="80" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DOKUMEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="0012115E" w:rsidRPr="00D84004">
+            <w:r w:rsidR="0012115E" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ENGKAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="0012115E" w:rsidRPr="00D84004">
+            <w:r w:rsidR="0012115E" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IDAK </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="0012115E" w:rsidRPr="00D84004">
+            <w:r w:rsidR="0012115E" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ENGKAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>KETERANGAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E2A96" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="007E2A96" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10745" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="007E2A96" w:rsidRPr="00D84004" w:rsidRDefault="007E2A96" w:rsidP="00D84004">
+          <w:p w:rsidR="007E2A96" w:rsidRPr="003D775F" w:rsidRDefault="007E2A96" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="80" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001742DA" w:rsidRPr="00D84004" w:rsidRDefault="00BE22F4" w:rsidP="00D84004">
+          <w:p w:rsidR="001742DA" w:rsidRPr="003D775F" w:rsidRDefault="00BE22F4" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Legalisir</w:t>
             </w:r>
-            <w:r w:rsidR="00D6738B" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00D6738B" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> asli</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009D24F7" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009D24F7" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ijazah SMA/ (Ijazah D3 bagi alih jenjang)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001742DA" w:rsidRPr="00D84004" w:rsidRDefault="001742DA" w:rsidP="00D84004">
+          <w:p w:rsidR="001742DA" w:rsidRPr="003D775F" w:rsidRDefault="001742DA" w:rsidP="00D84004">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="262" w:hanging="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Identitas Ijazah SMA/D3 (nama, tempat</w:t>
             </w:r>
-            <w:r w:rsidR="00D31E88" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D31E88" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> tanggal lahir)   sebagai acuan penulisan Ijazah Sarjana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="00037DA2" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="00037DA2" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Transkrip Nilai</w:t>
             </w:r>
-            <w:r w:rsidR="00BE22F4" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00BE22F4" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sementara</w:t>
             </w:r>
-            <w:r w:rsidR="00D6738B" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00D6738B" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang disahkan Prodi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="00037DA2" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="00037DA2" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Foto kopi E-KTP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ (paspor bagi WNA)</w:t>
             </w:r>
-            <w:r w:rsidR="00AC31A8" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00AC31A8" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>; jika NIK pada KTP tidak terbaca lampirkan Kartu Keluarga (KK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+          <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="009D24F7" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surat Pernyataan Diri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00D84004" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00D84004" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Pas </w:t>
             </w:r>
-            <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Foto hitam putih (3x4</w:t>
             </w:r>
-            <w:r w:rsidR="004F06E6" w:rsidRPr="00D84004">
+            <w:r w:rsidR="004F06E6" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">sebanyak </w:t>
             </w:r>
-            <w:r w:rsidR="00FC3762" w:rsidRPr="00D84004">
+            <w:r w:rsidR="00FC3762" w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3 lembar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F06E6" w:rsidRPr="00D84004" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
+          <w:p w:rsidR="004F06E6" w:rsidRPr="003D775F" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="234" w:hanging="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jas, Dasi &amp; hijab warna hitam polos tanpa motif</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A921D6" w:rsidRPr="00D84004" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
+          <w:p w:rsidR="00A921D6" w:rsidRPr="003D775F" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="234" w:hanging="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rambut rapi (Pria tidak panjang)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A921D6" w:rsidRPr="00D84004" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
+          <w:p w:rsidR="00A921D6" w:rsidRPr="003D775F" w:rsidRDefault="00A921D6" w:rsidP="00D84004">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="234" w:hanging="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D84004">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tidak berkacamata &amp; Bercadar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10745" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+          <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
             <w:pPr>
               <w:spacing w:line="80" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002012AA" w:rsidRPr="00D84004" w:rsidRDefault="002012AA" w:rsidP="00D84004">
+    <w:p w:rsidR="002012AA" w:rsidRPr="003D775F" w:rsidRDefault="002012AA" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00037DA2" w:rsidRPr="00D84004" w:rsidRDefault="00037DA2" w:rsidP="00D21BF2">
+    <w:p w:rsidR="00037DA2" w:rsidRPr="003D775F" w:rsidRDefault="00037DA2" w:rsidP="00D21BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:ind w:left="5529" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Samarinda, ............................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
-      <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10758" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3091"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3273"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Wakil Rektor Bid. Akademik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4062"/>
               </w:tabs>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> .................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kepala Biro</w:t>
             </w:r>
-            <w:r w:rsidR="007201E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007201E3" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adm. Akademik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> .................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dekan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ..................</w:t>
             </w:r>
-            <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>..............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kabag. Pendidikan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> .................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00D84004" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00D84004" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ketua P</w:t>
             </w:r>
-            <w:r w:rsidR="00E2450D" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E2450D" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rodi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ..................</w:t>
             </w:r>
-            <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>..............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidTr="00D84004">
+      <w:tr w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidTr="00D84004">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kasubbag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> .................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sekret</w:t>
             </w:r>
-            <w:r w:rsidR="00D84004" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rodi</w:t>
             </w:r>
-            <w:r w:rsidR="00821BF5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00821BF5" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E2450D" w:rsidRPr="00D84004" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
+          <w:p w:rsidR="00E2450D" w:rsidRPr="003D775F" w:rsidRDefault="00E2450D" w:rsidP="00D21BF2">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ..................</w:t>
             </w:r>
-            <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.............................</w:t>
             </w:r>
-            <w:r w:rsidR="00D84004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D84004" w:rsidRPr="003D775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2F24" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+    <w:p w:rsidR="00EA2F24" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
+      <w:r w:rsidRPr="003D775F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keterangan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3762" w:rsidRPr="00D84004" w:rsidRDefault="00FC3762" w:rsidP="00D84004">
+    <w:p w:rsidR="00FC3762" w:rsidRPr="003D775F" w:rsidRDefault="00FC3762" w:rsidP="00D84004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Verifikasi dikumpul sebagai syarat wajib pendadaran.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C1EF6" w:rsidRPr="00D84004" w:rsidRDefault="000C1EF6" w:rsidP="00D84004">
+    <w:p w:rsidR="000C1EF6" w:rsidRPr="003D775F" w:rsidRDefault="000C1EF6" w:rsidP="00D84004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Jika ada kesalahan pada Identitas Diri harap melampirkan surat perubahan data diri dari Instansi terkait.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3762" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+    <w:p w:rsidR="00FC3762" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fakultas bertanggungjawab penuh terhadap ke</w:t>
       </w:r>
-      <w:r w:rsidR="005E1F64" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E1F64" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>absahan dokumen tersebut sesuai</w:t>
       </w:r>
-      <w:r w:rsidR="00150C9E" w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00150C9E" w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>peraturan perundang-undangan pendidikan tinggi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F8387D" w:rsidRPr="00D84004" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
+    <w:p w:rsidR="00F8387D" w:rsidRPr="003D775F" w:rsidRDefault="00EA2F24" w:rsidP="00D84004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84004">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003D775F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Biro Administrasi Akademik Berkewajiban memverifikasi semua dokumen tersebut.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F8387D" w:rsidRPr="00D84004" w:rsidSect="00D21BF2">
+    <w:sectPr w:rsidR="00F8387D" w:rsidRPr="003D775F" w:rsidSect="00D21BF2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2164,52 +2404,52 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1A450ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8FEF1DE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2254,51 +2494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="29A31143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC2CF07E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2367,51 +2607,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="2FD70713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DF801A0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2480,51 +2720,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="5AB81E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F7C2E90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2609,630 +2849,661 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002012AA"/>
     <w:rsid w:val="00037DA2"/>
     <w:rsid w:val="000C1EF6"/>
     <w:rsid w:val="000D2B1C"/>
     <w:rsid w:val="00116E0A"/>
     <w:rsid w:val="0012115E"/>
     <w:rsid w:val="00127ACF"/>
     <w:rsid w:val="00150C9E"/>
     <w:rsid w:val="00165EDC"/>
     <w:rsid w:val="00173C4C"/>
     <w:rsid w:val="001742DA"/>
     <w:rsid w:val="002012AA"/>
     <w:rsid w:val="002E7744"/>
+    <w:rsid w:val="003D775F"/>
     <w:rsid w:val="00446CA5"/>
     <w:rsid w:val="004D6709"/>
     <w:rsid w:val="004F06E6"/>
     <w:rsid w:val="005E1F64"/>
     <w:rsid w:val="006D5DEA"/>
     <w:rsid w:val="007201E3"/>
     <w:rsid w:val="007767EF"/>
     <w:rsid w:val="007E2A96"/>
     <w:rsid w:val="00821BF5"/>
     <w:rsid w:val="00845780"/>
     <w:rsid w:val="00934C74"/>
     <w:rsid w:val="009A048F"/>
     <w:rsid w:val="009D24F7"/>
     <w:rsid w:val="009D36E1"/>
     <w:rsid w:val="00A921D6"/>
     <w:rsid w:val="00AB6D6D"/>
     <w:rsid w:val="00AC31A8"/>
     <w:rsid w:val="00AE60C7"/>
     <w:rsid w:val="00B66836"/>
     <w:rsid w:val="00BE22F4"/>
     <w:rsid w:val="00C449D1"/>
     <w:rsid w:val="00D21BF2"/>
     <w:rsid w:val="00D31E88"/>
     <w:rsid w:val="00D6738B"/>
     <w:rsid w:val="00D84004"/>
+    <w:rsid w:val="00DA4046"/>
     <w:rsid w:val="00DD25DB"/>
+    <w:rsid w:val="00E02FA2"/>
     <w:rsid w:val="00E2450D"/>
     <w:rsid w:val="00EA2F24"/>
     <w:rsid w:val="00EA5997"/>
     <w:rsid w:val="00F414A8"/>
     <w:rsid w:val="00F8387D"/>
     <w:rsid w:val="00FC3762"/>
     <w:rsid w:val="00FF494B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{579DAA99-C2C8-4D33-A640-E9813E23C388}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002012AA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037DA2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A921D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A921D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002012AA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00037DA2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A921D6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A921D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3446,93 +3717,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCAA6750-CEB3-4A13-AAAD-1F0D94652923}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C9921E0-ABF2-45A1-80C8-D1E8FBFBAEB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>452</Words>
-  <Characters>2582</Characters>
+  <Characters>2583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3028</CharactersWithSpaces>
+  <CharactersWithSpaces>3029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KABAG.PENDIDIKAN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>