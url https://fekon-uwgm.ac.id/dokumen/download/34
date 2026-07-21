--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9786" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9786"/>
       </w:tblGrid>
       <w:tr w:rsidR="00694640" w14:paraId="68CC6356" w14:textId="77777777" w:rsidTr="00DB5A19">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06C2C3C8" w14:textId="77777777" w:rsidR="00694640" w:rsidRDefault="00694640" w:rsidP="00186EF9">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000080"/>
@@ -66,51 +67,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D9614D4" wp14:editId="11A9F823">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-685800</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-194945</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1152525" cy="1028700"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Picture 3" descr="Lamb-4x6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="Lamb-4x6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="9023" t="18462" b="26154"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1152525" cy="1028700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -236,51 +237,51 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:shapetype w14:anchorId="45746C8E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-57pt;margin-top:10pt;width:551.9pt;height:.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv2EOvKgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0T23nq4kRpyjsZJdu&#10;C9DuByiSHAuzRUFS4wTD/vsoxQna7TIMu8iURD4+kk9ePZy6lhyldQp0QbO7lBKpOQilDwX99rId&#10;LShxnmnBWtCyoGfp6MP644dVb3I5hgZaIS1BEO3y3hS08d7kSeJ4Izvm7sBIjZc12I553NpDIizr&#10;Eb1rk3GazpMerDAWuHQOT6vLJV1H/LqW3H+tayc9aQuK3HxcbVz3YU3WK5YfLDON4gMN9g8sOqY0&#10;Jr1BVcwz8mrVH1Cd4hYc1P6OQ5dAXSsuYw1YTZb+Vs1zw4yMtWBznLm1yf0/WP7luLNEiYKOKdGs&#10;wxE9e8vUofHk0VroSQlaYxvBknHoVm9cjkGl3tlQLz/pZ/ME/LsjGsqG6YOMrF/OBqGyEJG8Cwkb&#10;ZzDnvv8MAn3Yq4fYulNtuwCJTSGnOKHzbULy5AnHw/s0XWYTHCTHu/lkFvFZfg011vlPEjoSjIK6&#10;oZJbCVlMxI5PzgdiLL8GhLwatqptoyBaTfqCLmfjWQxw0CoRLoObs4d92VpyZEFS6X1aRhUh2Ds3&#10;C69aRLBGMrEZbM9Ue7HRv9UBD0tDOoN10cyPZbrcLDaL6Wg6nm9G07SqRo/bcjqab7P7WTWpyrLK&#10;fgZq2TRvlBBSB3ZX/WbTv9PH8JIuyrsp+NaG5D167BeSvX4j6TjbMM6LMPYgzjt7nTlKNjoPzyu8&#10;ibd7tN/+BNa/AAAA//8DAFBLAwQUAAYACAAAACEAURXxH98AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrBCHUhjgVAuUAN9qCenTjxYmw1yF2m5SvZ3uC486OZuaVq8k7&#10;ccQhdoEU5PMMBFITTEdWwXZTzxYgYtJktAuECk4YYVVdXpS6MGGkNzyukxUcQrHQCtqU+kLK2LTo&#10;dZyHHol/n2HwOvE5WGkGPXK4d/I2y+6l1x1xQ6t7fGqx+VofvIKPF/f+U+NpV+9uvjfZ9lnb0b4q&#10;dX01PT6ASDilPzOc5/N0qHjTPhzIROEUzPL8jmGSAu4BwY7lYskw+7OQg6xK+R+h+gUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAv2EOvKgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRFfEf3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="#0070c0"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="1D1B11"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EE3BB76" wp14:editId="119B8D4A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-723900</wp:posOffset>
@@ -329,75 +330,75 @@
                                   <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:effectLst>
                                       <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
                                         <a:srgbClr val="7F7F7F">
                                           <a:alpha val="50000"/>
                                         </a:srgbClr>
                                       </a:outerShdw>
                                     </a:effectLst>
                                   </a14:hiddenEffects>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:shape w14:anchorId="1382312D" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-57pt;margin-top:5.55pt;width:551.9pt;height:.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpTGNEsgIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PmzAQvVfqf7C4s5hAQoI2WWUJ6WXb&#10;rpStenawCVbBRrYTElX97x0bwjbbS1VtIiF/zIzfvHkz9w/npkYnpjSXYumFd9hDTBSScnFYet9e&#10;tv7cQ9oQQUktBVt6F6a9h9XHD/ddm7KJrGRNmUIQROi0a5deZUybBoEuKtYQfSdbJuCylKohBrbq&#10;EFBFOoje1MEE41nQSUVbJQumNZxu+ktv5eKXJSvM17LUzKB66QE2477Kfff2G6zuSXpQpK14McAg&#10;/4GiIVzAo2OoDTEEHRX/K1TDCyW1LM1dIZtAliUvmMsBsgnxm2x2FWmZywXI0e1Ik36/sMWX07NC&#10;nELtPCRIAyXaGUX4oTJorZTsUCaFABqlQqFlq2t1Ck6ZeFY23+Isdu2TLH5oJGRWEXFgDvXLpYVQ&#10;ziO4cbEb3cKb++6zpGBDjkY66s6lamxIIAWdXYUuY4XY2aACDhOMF2EEhSzgbhZNLaKApFfXVmnz&#10;ickG2cXS00MmYwqhe4icnrTpHa8O9l0ht7yunSBqgbqlN5nGGDsPLWtO7a210+qwz2qFTsRqCic4&#10;czICGDdmSh4FddEqRmg+rA3hdb8G+1rYeMzJtIcEu7OBpTuHnJ2Efi7wIp/n89iPJ7Pcj/Fm46+3&#10;WezPtmEy3USbLNuEvyzQME4rTikTFutVzmH8b3IZGqsX4ijokZXgNrrjHcDeIl1vpziJo7mfJNPI&#10;j6Mc+4/zbeavs3A2S/LH7DF/gzR32ev3ATtSaVHJo2FqV9EOUW7VMJlHC5hGlEP7R3M8w4vEQ6Q+&#10;wNwqjPKQkuY7N5WTrxWejXFT62Rr/72E6rYivQKmGH6DDgdzx834fM/Utch2N5ZpSP6VSxDFVQCu&#10;bWyn9D23l/TyrKxqbQfBNHBOw+Sy4+bPvbN6na+r3wAAAP//AwBQSwMEFAAGAAgAAAAhAPHhOlPh&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81ugzAQhO+V+g7WVuqlSowjVAHBRKhqDxVSf2jV&#10;s8EOoOA1wk5C+/TdnNrjzoxm58t3ix3Zycx+cChBrCNgBlunB+wkfH48rRJgPijUanRoJHwbD7vi&#10;+ipXmXZnfDenOnSMStBnSkIfwpRx7tveWOXXbjJI3t7NVgU6547rWZ2p3I58E0X33KoB6UOvJvPQ&#10;m/ZQH62El7T6aqqyen67e93HPk4ef+oykvL2Zim3wIJZwl8YLvNpOhS0qXFH1J6NElZCxAQTyBEC&#10;GCXSJCWY5iJsgBc5/49Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpTGNEsgIAAKcF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDx4TpT4QAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAAwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" strokecolor="#0070c0" strokeweight="2pt">
                       <v:shadow color="#7f7f7f" opacity=".5" offset="1pt"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="7179CD78" w14:textId="77777777" w:rsidR="00694640" w:rsidRDefault="00694640" w:rsidP="00186EF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="040BC611" w14:textId="0B9EC8BC" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00694640">
+    <w:p w14:paraId="040BC611" w14:textId="684EFFE2" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hal</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
@@ -417,50 +418,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Persetujuan Judul</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056481E" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dan Kesediaan Membimbing Skripsi</w:t>
       </w:r>
+      <w:r w:rsidR="008128CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="275B0601" w14:textId="6404C62E" w:rsidR="0056481E" w:rsidRDefault="0056481E" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2633B2FF" w14:textId="27AAEBE0" w:rsidR="006E69DC" w:rsidRPr="006E69DC" w:rsidRDefault="006E69DC" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -543,83 +554,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tempat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95D1FE" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11AA8BAD" w14:textId="437FBA73" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="0056481E">
+    <w:p w14:paraId="11AA8BAD" w14:textId="50453741" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="0056481E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bersama ini kami mohon kesediaan Bapak / Ibu untuk menjadi Dosen Pembimbing dalam </w:t>
       </w:r>
       <w:r w:rsidR="0056481E" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">penelitian dan </w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>penyusunan skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="008128CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/non skripsi</w:t>
       </w:r>
       <w:r w:rsidR="0056481E" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, berkenan membimbing, memeriksa, serta menghadiri Seminar Proposal dan Seminar Hasil Penelitian/Ujian Pendadaran </w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mahasiswa</w:t>
       </w:r>
       <w:r w:rsidR="0056481E" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ybs:</w:t>
       </w:r>
@@ -1406,74 +1425,83 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32EEC4C6" w14:textId="77777777" w:rsidR="006E69DC" w:rsidRDefault="006E69DC" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C4B6C6" w14:textId="6D439442" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00257A42">
+    <w:p w14:paraId="11C4B6C6" w14:textId="77B5A688" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LEMBAR PERSETUJUAN JUDUL SKRIPSI</w:t>
       </w:r>
+      <w:r w:rsidR="008128CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/NON SKRIPSI</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42A476D0" w14:textId="77777777" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A6EDBD6" w14:textId="28F81689" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kami yang bertanda tangan dibawah ini menyetujui mahasiswa</w:t>
       </w:r>
       <w:r w:rsidR="00257A42" w:rsidRPr="006E69DC">
@@ -1666,77 +1694,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ..........................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BADB9D0" w14:textId="64F3DE60" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
+    <w:p w14:paraId="0BADB9D0" w14:textId="4AE40194" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:ind w:left="2127" w:hanging="2269"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Judul </w:t>
       </w:r>
       <w:r w:rsidR="00257A42" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skripsi </w:t>
+        <w:t>Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="008128CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00257A42" w:rsidRPr="006E69DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yang Diajukan</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BE1DB5" w14:textId="04449506" w:rsidR="00DB5A19" w:rsidRPr="006E69DC" w:rsidRDefault="00DB5A19" w:rsidP="00257A42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2406,238 +2450,220 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NIDN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719712E3" w14:textId="77777777" w:rsidR="00DB5A19" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BBC7C62" w14:textId="77777777" w:rsidR="00DB5A19" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18FCA76D" w14:textId="77777777" w:rsidR="00DB5A19" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
+    <w:p w14:paraId="1D8A65DF" w14:textId="77777777" w:rsidR="006920CC" w:rsidRPr="00861EF2" w:rsidRDefault="006920CC" w:rsidP="00DB5A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006920CC" w:rsidRPr="00861EF2">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="607CC77F" w14:textId="77777777" w:rsidR="006822F8" w:rsidRDefault="006822F8" w:rsidP="00257A42">
+    <w:p w14:paraId="31DDCDE4" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4C1F40" w14:textId="77777777" w:rsidR="006822F8" w:rsidRDefault="006822F8" w:rsidP="00257A42">
+    <w:p w14:paraId="4F1B68C2" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1036348676"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="477988F8" w14:textId="3A8A2B83" w:rsidR="00257A42" w:rsidRDefault="00257A42">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008128CF">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F530925" w14:textId="77777777" w:rsidR="00257A42" w:rsidRDefault="00257A42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D67AE18" w14:textId="77777777" w:rsidR="006822F8" w:rsidRDefault="006822F8" w:rsidP="00257A42">
+    <w:p w14:paraId="4149576E" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FA14C1" w14:textId="77777777" w:rsidR="006822F8" w:rsidRDefault="006822F8" w:rsidP="00257A42">
+    <w:p w14:paraId="209AD623" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="478D3EC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="478D3EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1058" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2682,516 +2708,523 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4658" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5378" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1796176405">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00694640"/>
     <w:rsid w:val="00257A42"/>
     <w:rsid w:val="002A3B5F"/>
     <w:rsid w:val="003C263E"/>
     <w:rsid w:val="0045066B"/>
     <w:rsid w:val="004846FC"/>
     <w:rsid w:val="0056481E"/>
     <w:rsid w:val="006822F8"/>
     <w:rsid w:val="006920CC"/>
     <w:rsid w:val="00694640"/>
     <w:rsid w:val="006E69DC"/>
     <w:rsid w:val="007E624B"/>
+    <w:rsid w:val="008128CF"/>
     <w:rsid w:val="00861EF2"/>
+    <w:rsid w:val="00AF61F5"/>
     <w:rsid w:val="00DB5A19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58884B7F"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BC4FDBB2-7584-4A0C-BD5A-6FC75B40D945}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694640"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00257A42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00257A42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00257A42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00257A42"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3242,139 +3275,139 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00257A42"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00257A42"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3507,80 +3540,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>476</Words>
-  <Characters>2718</Characters>
+  <Words>483</Words>
+  <Characters>2757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3188</CharactersWithSpaces>
+  <CharactersWithSpaces>3234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ABHI Computer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>