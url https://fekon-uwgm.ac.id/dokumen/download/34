--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -851,248 +851,266 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>surat ini Kami sampaikan. Atas kesediaan dan kerjasama Bapak/Ibu diucapkan terima kasih.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE2A624" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="0056481E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010C8A4C" w14:textId="3167C4FB" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="010C8A4C" w14:textId="3167C4FB" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Samarinda, </w:t>
       </w:r>
       <w:r w:rsidR="00257A42" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00257A42" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59224991" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="59224991" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="136D3637" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="136D3637" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An. Dekan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC5A88E" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="5FC5A88E" w14:textId="77960B34" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00120F78" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E69DC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00694640" w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wakil Dekan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE041DA" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="3CE041DA" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024B221D" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="024B221D" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176864D1" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="176864D1" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF054D6" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00257A42">
-[...2 lines deleted...]
-        <w:ind w:left="6379"/>
+    <w:p w14:paraId="1AF054D6" w14:textId="40B8B834" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00206D94" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E69DC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Erni Setiawati, SE., M.E</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="6379"/>
+        <w:t>Dr. Dian Irma Aprianti, S.Ip., MM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F354FC" w14:textId="36F82401" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00206D94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NI</w:t>
       </w:r>
       <w:r w:rsidR="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. 000.076.081</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00206D94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>015.079.187</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621006B6" w14:textId="77777777" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B169987" w14:textId="1B626637" w:rsidR="00694640" w:rsidRPr="006E69DC" w:rsidRDefault="00694640" w:rsidP="00694640">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E69DC">
         <w:rPr>
@@ -2460,78 +2478,76 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BBC7C62" w14:textId="77777777" w:rsidR="00DB5A19" w:rsidRDefault="00DB5A19" w:rsidP="00DB5A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D8A65DF" w14:textId="77777777" w:rsidR="006920CC" w:rsidRPr="00861EF2" w:rsidRDefault="006920CC" w:rsidP="00DB5A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006920CC" w:rsidRPr="00861EF2">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31DDCDE4" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
+    <w:p w14:paraId="04C9EDAF" w14:textId="77777777" w:rsidR="009F1ADE" w:rsidRDefault="009F1ADE" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F1B68C2" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
+    <w:p w14:paraId="664A1065" w14:textId="77777777" w:rsidR="009F1ADE" w:rsidRDefault="009F1ADE" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2569,87 +2585,87 @@
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="477988F8" w14:textId="3A8A2B83" w:rsidR="00257A42" w:rsidRDefault="00257A42">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008128CF">
+        <w:r w:rsidR="00120F78">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F530925" w14:textId="77777777" w:rsidR="00257A42" w:rsidRDefault="00257A42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4149576E" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
+    <w:p w14:paraId="5E2A0B16" w14:textId="77777777" w:rsidR="009F1ADE" w:rsidRDefault="009F1ADE" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="209AD623" w14:textId="77777777" w:rsidR="00AF61F5" w:rsidRDefault="00AF61F5" w:rsidP="00257A42">
+    <w:p w14:paraId="08331CCF" w14:textId="77777777" w:rsidR="009F1ADE" w:rsidRDefault="009F1ADE" w:rsidP="00257A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="478D3EC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="478D3EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="338" w:hanging="360"/>
       </w:pPr>
@@ -2735,63 +2751,67 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00694640"/>
+    <w:rsid w:val="00120F78"/>
+    <w:rsid w:val="00206D94"/>
     <w:rsid w:val="00257A42"/>
     <w:rsid w:val="002A3B5F"/>
+    <w:rsid w:val="003A6F51"/>
     <w:rsid w:val="003C263E"/>
     <w:rsid w:val="0045066B"/>
     <w:rsid w:val="004846FC"/>
     <w:rsid w:val="0056481E"/>
     <w:rsid w:val="006822F8"/>
     <w:rsid w:val="006920CC"/>
     <w:rsid w:val="00694640"/>
     <w:rsid w:val="006E69DC"/>
     <w:rsid w:val="007E624B"/>
     <w:rsid w:val="008128CF"/>
     <w:rsid w:val="00861EF2"/>
+    <w:rsid w:val="009F1ADE"/>
     <w:rsid w:val="00AF61F5"/>
     <w:rsid w:val="00DB5A19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3551,69 +3571,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>483</Words>
-  <Characters>2757</Characters>
+  <Words>485</Words>
+  <Characters>2769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3234</CharactersWithSpaces>
+  <CharactersWithSpaces>3248</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ABHI Computer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>