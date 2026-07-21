--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="4B134E79" w14:textId="68E253BB" w:rsidR="001B4C75" w:rsidRPr="006322F8" w:rsidRDefault="00CF46A8" w:rsidP="0069491A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00153C33" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Samarinda, …………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B60E3E">
         <w:rPr>
@@ -106,61 +107,87 @@
         <w:t xml:space="preserve">Dosen Pembimbing </w:t>
       </w:r>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Skripsi</w:t>
       </w:r>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Kepada Yth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B7B8ED" w14:textId="18C6FB11" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="0069491A" w:rsidP="0069491A">
+    <w:p w14:paraId="72B7B8ED" w14:textId="7461E324" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="008F2243" w:rsidP="0069491A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Skripsi</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="0069491A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00153C33" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Dekan Fakultas Ekonomi</w:t>
       </w:r>
       <w:r w:rsidR="00920B58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan Bisnis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3E52F0" w14:textId="3779E461" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="0069491A" w:rsidP="0069491A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -245,126 +272,138 @@
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69944E45" w14:textId="77777777" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Saya yang bertanda tangan dibawah ini:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798B93A4" w14:textId="77777777" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="798B93A4" w14:textId="71A89B5B" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00A206FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………….</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AABEDF7" w14:textId="77777777" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="7AABEDF7" w14:textId="010D7C83" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>NPM</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00A206FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………….</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F2DBDE9" w14:textId="360DE2C7" w:rsidR="00EE26D7" w:rsidRPr="006322F8" w:rsidRDefault="00EE26D7" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Semester / TA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>: Ganjil/Genap TA…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D51272" w14:textId="61B142C4" w:rsidR="00153C33" w:rsidRPr="00897283" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="30D51272" w14:textId="1855A4A5" w:rsidR="00153C33" w:rsidRPr="00897283" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r w:rsidR="00462F5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Konsentrasi</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
@@ -388,144 +427,264 @@
         </w:rPr>
         <w:t>Manajemen</w:t>
       </w:r>
       <w:r w:rsidR="00462F5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462F5B" w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00462F5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A206FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="793160AC" w14:textId="402383D4" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="793160AC" w14:textId="07B66DD6" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">SKS </w:t>
       </w:r>
       <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>yang telah ditempuh</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00DE1D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
       <w:r w:rsidR="00E70588" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">        SKS </w:t>
+        <w:t xml:space="preserve"> SKS </w:t>
       </w:r>
       <w:r w:rsidR="00E70588" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(lampirkan Transkrip Nilai)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
+    <w:p w14:paraId="7C4C3BC8" w14:textId="4C8A91BE" w:rsidR="00A46CDC" w:rsidRDefault="00A46CDC" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-      </w:pPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jenis Tugas Akhir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>: Skripsi/Non Skripsi (coret y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>k dipilih)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DF0C149" w14:textId="5384B25E" w:rsidR="00EC1189" w:rsidRDefault="00153C33" w:rsidP="00931A05">
+    <w:p w14:paraId="2118E9D2" w14:textId="348F2485" w:rsidR="00A206FF" w:rsidRPr="00A46CDC" w:rsidRDefault="00A206FF" w:rsidP="00222663">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nama Tugas Akhir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:…………………………………………..</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF0C149" w14:textId="2EE11809" w:rsidR="00EC1189" w:rsidRDefault="00153C33" w:rsidP="00931A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Dengan ini mengajukan </w:t>
       </w:r>
       <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">permohonan Dosen Pembimbing </w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
       </w:r>
       <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">, dengan </w:t>
       </w:r>
       <w:r w:rsidR="00897283">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>pilihan sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7AB2F5" w14:textId="77777777" w:rsidR="006133AC" w:rsidRPr="0044042A" w:rsidRDefault="006133AC" w:rsidP="006133AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
@@ -2657,51 +2816,50 @@
         <w:t>yarat dan Ketentuan Berlaku</w:t>
       </w:r>
       <w:r w:rsidR="00920B58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7923E4A9" w14:textId="1321EC26" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demikian surat permohonan ini </w:t>
       </w:r>
       <w:r w:rsidR="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">aya buat. </w:t>
       </w:r>
       <w:r w:rsidR="00222663" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Atas perhatian dan </w:t>
       </w:r>
       <w:r w:rsidR="00EC1189" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">perkenan </w:t>
@@ -2942,75 +3100,81 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0F18">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PERSETUJUAN DAN PENUNJUKAN DOSEN PEMBIMBING SKRIPSI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A5450B" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B919B6" w14:textId="19719548" w:rsidR="000B0FFB" w:rsidRDefault="000B0FFB" w:rsidP="009C0F18">
+    <w:p w14:paraId="47B919B6" w14:textId="6CF248DD" w:rsidR="000B0FFB" w:rsidRDefault="000B0FFB" w:rsidP="009C0F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Memperhatikan dan mempertimbangkan kompetensi, kesesuaian keilmuan serta jumlah kuota Dosen Pembimbing</w:t>
       </w:r>
       <w:r w:rsidR="009C0F18">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Skripsi</w:t>
       </w:r>
+      <w:r w:rsidR="008F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang</w:t>
       </w:r>
       <w:r w:rsidR="00B954C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> tersedia</w:t>
       </w:r>
       <w:r w:rsidR="00085BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B954C2">
@@ -3025,51 +3189,63 @@
         </w:rPr>
         <w:t>dipilih</w:t>
       </w:r>
       <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> oleh </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">mahasiswa </w:t>
       </w:r>
       <w:r w:rsidR="009C0F18">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>tersebut di atas</w:t>
       </w:r>
       <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t>, maka dengan ini Kami menyetujui Dosen Pembimbing Skripsi, sebagai beri</w:t>
+        <w:t>, maka dengan ini Kami menyetujui Dosen Pembimbing Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>, sebagai beri</w:t>
       </w:r>
       <w:r w:rsidR="009C0F18">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>kut</w:t>
       </w:r>
       <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7960159D" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
@@ -3430,92 +3606,92 @@
     </w:p>
     <w:p w14:paraId="0E4EF288" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0051130E" w:rsidSect="001E71DD">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="009749FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F787BA0"/>
     <w:lvl w:ilvl="0" w:tplc="3808E4B2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3562,51 +3738,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="07FB655B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="091CB196"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3651,51 +3827,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="11C97FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D9A4A38"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3740,51 +3916,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="11E93D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F000E726"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3826,51 +4002,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="19FA3C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C728A9E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3915,51 +4091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="1BF11441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8604B826"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4001,51 +4177,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="1D7B2DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34180144"/>
     <w:lvl w:ilvl="0" w:tplc="E8F211C4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4092,51 +4268,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="20300FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36DE639A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4181,51 +4357,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="21B00DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23DC3012"/>
     <w:lvl w:ilvl="0" w:tplc="21AAD05E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4270,51 +4446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="247C6B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75B65E16"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4356,51 +4532,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="24CB33C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48181CBC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4442,51 +4618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="256247B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9721592"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4528,51 +4704,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="26F25614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8CCEC38"/>
     <w:lvl w:ilvl="0" w:tplc="BBA8BAA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4618,51 +4794,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="27E838ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AECFBEE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4707,51 +4883,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="2A715ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF66234A"/>
     <w:lvl w:ilvl="0" w:tplc="CC64C450">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4796,51 +4972,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="2B4C3965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="916664D2"/>
     <w:lvl w:ilvl="0" w:tplc="68CCC33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4887,51 +5063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="31A13CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5158FB14"/>
     <w:lvl w:ilvl="0" w:tplc="555AC21A">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4978,51 +5154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="32164602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AFCFBFE"/>
     <w:lvl w:ilvl="0" w:tplc="D62AC4EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5067,51 +5243,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="32FC294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF109888"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5153,51 +5329,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="35786CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8E2E26A"/>
     <w:lvl w:ilvl="0" w:tplc="8196FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5244,51 +5420,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="367A29E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCD09690"/>
     <w:lvl w:ilvl="0" w:tplc="39DC0F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5333,51 +5509,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="37114A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="354ABD06"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5422,51 +5598,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="37CD6B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46F80D80"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5508,51 +5684,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="3B79554D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C105020"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5594,51 +5770,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="3FF423F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF46EE2E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5680,51 +5856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="401C2945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58424E06"/>
     <w:lvl w:ilvl="0" w:tplc="601A2FFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5769,51 +5945,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="42D22FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0812F304"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5855,51 +6031,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="4392685F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8078E51E"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5941,51 +6117,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="48813642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6640FECA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6027,51 +6203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="4BFD7A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65DAD206"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6113,51 +6289,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="4D3F2592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F760CCA2"/>
     <w:lvl w:ilvl="0" w:tplc="773A5994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1821" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6202,51 +6378,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5421" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6141" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6861" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="51EE5A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77928D5E"/>
     <w:lvl w:ilvl="0" w:tplc="63029EA2">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6293,51 +6469,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="526E7ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B49884"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6379,51 +6555,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="53E42AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64A43FD8"/>
     <w:lvl w:ilvl="0" w:tplc="174E91A0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6470,51 +6646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="54AD3BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76284D44"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6556,51 +6732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="552B1D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EC8C798"/>
     <w:lvl w:ilvl="0" w:tplc="1DDCFB1A">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6647,51 +6823,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="5B8D6E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FE2B444"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6733,51 +6909,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="60E04F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84D2D5BC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6822,51 +6998,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="67FF6AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="034A85BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6908,51 +7084,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="6A2A1B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D22AF0"/>
     <w:lvl w:ilvl="0" w:tplc="D4F2C5D4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6999,51 +7175,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="6AC551E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82BA902C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7085,51 +7261,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41">
     <w:nsid w:val="6B44704A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F702FBC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7171,51 +7347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="71383B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2D6038A"/>
     <w:lvl w:ilvl="0" w:tplc="40BCBD0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7260,51 +7436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="76143DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B00A7FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7346,51 +7522,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44">
     <w:nsid w:val="77AA07D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F68CF1E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7435,51 +7611,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45">
     <w:nsid w:val="7D4513E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20723176"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7521,51 +7697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46">
     <w:nsid w:val="7F7F0484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BB86268"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7610,710 +7786,473 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="539828185">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1671516879">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="237178237">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1140657940">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="454374543">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="133987362">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1488202705">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1793206391">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1813133065">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="223954580">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1947737207">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2074348081">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1418095623">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1990287403">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1848790824">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1266232441">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1240948761">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="137454834">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1407458977">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1302467574">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="832452720">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1793669069">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="77293338">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="481699330">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="314333211">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1362316888">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="577635364">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1116799214">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="2142336075">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="457604045">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1629047998">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2049991023">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="964460459">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1737047378">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="644120537">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1166088402">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="534856943">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1684239116">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1702316357">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="574317975">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1142045366">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="770245974">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="263808141">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1755855261">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="439185342">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1329478451">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="803348312">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00153C33"/>
     <w:rsid w:val="00012EB4"/>
     <w:rsid w:val="000847D2"/>
     <w:rsid w:val="00085BB9"/>
     <w:rsid w:val="0009106C"/>
     <w:rsid w:val="000B0FFB"/>
     <w:rsid w:val="000F276C"/>
     <w:rsid w:val="000F5047"/>
     <w:rsid w:val="00153C33"/>
     <w:rsid w:val="001B4C75"/>
     <w:rsid w:val="001E71DD"/>
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002457C6"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="004123D1"/>
     <w:rsid w:val="0044042A"/>
     <w:rsid w:val="00462F5B"/>
     <w:rsid w:val="004D4435"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="005300DD"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
     <w:rsid w:val="005D0296"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006133AC"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
     <w:rsid w:val="0069491A"/>
     <w:rsid w:val="006957E1"/>
     <w:rsid w:val="006E6986"/>
     <w:rsid w:val="00785FB8"/>
     <w:rsid w:val="00873783"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008A0318"/>
     <w:rsid w:val="008A7583"/>
     <w:rsid w:val="008B5DC4"/>
     <w:rsid w:val="008C1706"/>
     <w:rsid w:val="008F0875"/>
+    <w:rsid w:val="008F2243"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00921A9C"/>
     <w:rsid w:val="00931A05"/>
     <w:rsid w:val="009450BC"/>
     <w:rsid w:val="00955F0B"/>
     <w:rsid w:val="00994887"/>
     <w:rsid w:val="009C0F18"/>
+    <w:rsid w:val="00A206FF"/>
+    <w:rsid w:val="00A46CDC"/>
     <w:rsid w:val="00A603AA"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00AE3050"/>
     <w:rsid w:val="00B2381B"/>
     <w:rsid w:val="00B33825"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00B954C2"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
     <w:rsid w:val="00C24B3E"/>
     <w:rsid w:val="00C404C7"/>
     <w:rsid w:val="00C77DB5"/>
     <w:rsid w:val="00C9738C"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00DC1ED1"/>
+    <w:rsid w:val="00DE1D1B"/>
     <w:rsid w:val="00E3707E"/>
     <w:rsid w:val="00E70588"/>
     <w:rsid w:val="00EC1189"/>
     <w:rsid w:val="00EE26D7"/>
     <w:rsid w:val="00F10727"/>
     <w:rsid w:val="00F267E9"/>
     <w:rsid w:val="00F406C6"/>
     <w:rsid w:val="00F76879"/>
     <w:rsid w:val="00FC4F43"/>
     <w:rsid w:val="00FD0B34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F4AE4FE"/>
-  <w15:docId w15:val="{513F4768-446F-44AD-8E49-E258C6A1497D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -8322,75 +8261,403 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00153C33"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00897283"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="002B47EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153C33"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00897283"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="002B47EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -8416,59 +8683,59 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8717,66 +8984,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>411</Words>
-  <Characters>2347</Characters>
+  <Words>441</Words>
+  <Characters>2520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2753</CharactersWithSpaces>
+  <CharactersWithSpaces>2956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>