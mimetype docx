--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -577,67 +577,65 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46CDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:t>k dipilih)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2118E9D2" w14:textId="348F2485" w:rsidR="00A206FF" w:rsidRPr="00A46CDC" w:rsidRDefault="00A206FF" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nama Tugas Akhir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>:…………………………………………..</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DF0C149" w14:textId="2EE11809" w:rsidR="00EC1189" w:rsidRDefault="00153C33" w:rsidP="00931A05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
@@ -737,2063 +735,2081 @@
         </w:rPr>
         <w:t xml:space="preserve">di belakang </w:t>
       </w:r>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nama dosen yang dipilih)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4076"/>
         <w:gridCol w:w="4645"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A603AA" w:rsidRPr="00955F0B" w14:paraId="68D7D1DE" w14:textId="4A6A7E91" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="00A603AA" w:rsidRPr="002563EE" w14:paraId="68D7D1DE" w14:textId="4A6A7E91" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A41A21" w14:textId="6E1BC6F5" w:rsidR="00A603AA" w:rsidRPr="00955F0B" w:rsidRDefault="00A603AA" w:rsidP="008A0318">
+          <w:p w14:paraId="00A41A21" w14:textId="6E1BC6F5" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00A603AA" w:rsidP="002563EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7286678D" w14:textId="12D14EB6" w:rsidR="00A603AA" w:rsidRPr="00955F0B" w:rsidRDefault="00A603AA" w:rsidP="008A0318">
+          <w:p w14:paraId="7286678D" w14:textId="12D14EB6" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00A603AA" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A603AA" w:rsidRPr="00955F0B" w14:paraId="71CE9214" w14:textId="027D0B7E" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="00A603AA" w:rsidRPr="002563EE" w14:paraId="71CE9214" w14:textId="027D0B7E" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6593AE42" w14:textId="699A31CA" w:rsidR="00A603AA" w:rsidRPr="00955F0B" w:rsidRDefault="00462F5B" w:rsidP="008A0318">
+          <w:p w14:paraId="6593AE42" w14:textId="699A31CA" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00462F5B" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Konsentrasi </w:t>
             </w:r>
-            <w:r w:rsidR="00A603AA" w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00A603AA" w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MSDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122EA376" w14:textId="40892D43" w:rsidR="00A603AA" w:rsidRPr="00955F0B" w:rsidRDefault="008B5DC4" w:rsidP="008A0318">
+          <w:p w14:paraId="122EA376" w14:textId="40892D43" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="008B5DC4" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Konsentrasi </w:t>
             </w:r>
-            <w:r w:rsidR="00A603AA" w:rsidRPr="00955F0B">
+            <w:r w:rsidR="00A603AA" w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MSDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="000F276C" w14:paraId="09B41AA5" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="09B41AA5" w14:textId="77777777" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10DE1273" w14:textId="00D4393F" w:rsidR="000F276C" w:rsidRPr="000F276C" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="10DE1273" w14:textId="00D4393F" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32769162" w14:textId="29076356" w:rsidR="000F276C" w:rsidRPr="000F276C" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="32769162" w14:textId="7856F66A" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Dr. Sugeng Chairuddin, S.Sos, M.Si</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Syaparliddin Syachrani, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="1F3D6157" w14:textId="4D7041EE" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1F3D6157" w14:textId="4D7041EE" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC70B45" w14:textId="416A0EA9" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="1CC70B45" w14:textId="416A0EA9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. Suyanto, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="669E324F" w14:textId="4833F6A9" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="669E324F" w14:textId="4833F6A9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hj. Yeni Yahdiani, S.Sos, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="1706EE91" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1706EE91" w14:textId="77777777" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CBEECA" w14:textId="100F2719" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="77CBEECA" w14:textId="100F2719" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar</w:t>
             </w:r>
-            <w:r w:rsidR="00F10727">
+            <w:r w:rsidR="00F10727" w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abbas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6594C2ED" w14:textId="3BBE5AF1" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="6594C2ED" w14:textId="3BBE5AF1" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eko Ravi Pratama, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="645AF638" w14:textId="48757083" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="645AF638" w14:textId="48757083" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CC19B4" w14:textId="44CB39F4" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="10CC19B4" w14:textId="170C172B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="000F276C" w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dian Irma Aprianti, S.IP, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C6A2821" w14:textId="56202264" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="5C6A2821" w14:textId="454C9A98" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Akhmadi, SE, MM</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zamroji Al Mursyid, S.Pd, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="5F69FD2D" w14:textId="6038A90D" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="5F69FD2D" w14:textId="6038A90D" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A4BB95" w14:textId="76EF0E8D" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="10A4BB95" w14:textId="76EF0E8D" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78BA3BE6" w14:textId="4AF8626C" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="78BA3BE6" w14:textId="02E24D5B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Syaparliddin Syachrani, SE, MM</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="0C1D65BD" w14:textId="5301DBD9" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="0C1D65BD" w14:textId="5301DBD9" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62146244" w14:textId="05B32C77" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="62146244" w14:textId="05B32C77" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Pemasaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="095BEF66" w14:textId="49B1A7B9" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="095BEF66" w14:textId="49B1A7B9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Pemasaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="1A5D7D7B" w14:textId="2521A868" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1A5D7D7B" w14:textId="2521A868" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED4B7BC" w14:textId="0B646834" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="5ED4B7BC" w14:textId="0B646834" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. Suyanto, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="174674A0" w14:textId="2ECA9F44" w:rsidR="000F276C" w:rsidRPr="000F276C" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="174674A0" w14:textId="64FBCF60" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Dr. Yacobus Sutarno, SE, MM</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. Radityo Suksmaneng Ndaru, SE, M.Phill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="501A822D" w14:textId="42195016" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="501A822D" w14:textId="42195016" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FA132D4" w14:textId="4F84D6D8" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="2FA132D4" w14:textId="442FF634" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Dr. Novel Reonald, S.Pt, MM</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60224198" w14:textId="2B32848C" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="60224198" w14:textId="2B32848C" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. Mardiono, SE, M</w:t>
             </w:r>
-            <w:r w:rsidR="00F10727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F10727" w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="7EC34BA8" w14:textId="068902F3" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="7EC34BA8" w14:textId="068902F3" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA3A8E9" w14:textId="385AB96D" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="0FA3A8E9" w14:textId="0D82AD82" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>Erni Setiawati, SE, ME</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. Novel Reonald, S.Pt, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5142E098" w14:textId="6D169069" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="5142E098" w14:textId="4A9F4D79" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Zulkifli, SE, M.Si</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. Anggi Oktawiranti, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="376C87B1" w14:textId="0F0D3F83" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="376C87B1" w14:textId="0F0D3F83" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="253A5BE7" w14:textId="24D26412" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="253A5BE7" w14:textId="0547706B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>Dian Irma Aprianti, S.IP, MM</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. Dian Irma Aprianti, S.IP, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A4A324D" w14:textId="73CD8E4A" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="0A4A324D" w14:textId="73CD8E4A" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zamroji Al Mursyid, S.Pd, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="68421650" w14:textId="340045A4" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="68421650" w14:textId="340045A4" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599E5675" w14:textId="019AA82C" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="599E5675" w14:textId="59D38293" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="00FB1768">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="426"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:left="709" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Konsentrasi Manajemen Keuangan</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="097C7C53" w14:textId="271E8F2F" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="097C7C53" w14:textId="151A3082" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Dr. Anggi Oktawiranti, SE, MM</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Darlan, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="7B9BCBCB" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="7B9BCBCB" w14:textId="77777777" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B97E0F4" w14:textId="19A7BF18" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="5B97E0F4" w14:textId="20F37DA7" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
+              <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C9DC502" w14:textId="5CE71CC6" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="6C9DC502" w14:textId="5CE71CC6" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dahlia Natalia, SM, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="13EB7328" w14:textId="0B0A38F3" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="13EB7328" w14:textId="0B0A38F3" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A5EFB57" w14:textId="3D7EF3B0" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="4A5EFB57" w14:textId="38283E91" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
+              <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22378604" w14:textId="32DE61DD" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="22378604" w14:textId="32DE61DD" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fikta Novia Ayu Safitri, S</w:t>
             </w:r>
-            <w:r w:rsidR="00F10727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidR="00F10727" w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.St</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="00955F0B" w14:paraId="4C6EC5DD" w14:textId="3EFE40AF" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="08D43874" w14:textId="341E74EF" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AAD9421" w14:textId="13F12256" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
+          <w:p w14:paraId="50A9920B" w14:textId="109FDF52" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...5 lines deleted...]
-              <w:t>Dr. Ali Mushofa, SE, MM</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konsentrasi Manajemen Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B044C5F" w14:textId="77E684FB" w:rsidR="000F276C" w:rsidRPr="00955F0B" w:rsidRDefault="000F276C" w:rsidP="008A0318">
-[...144 lines deleted...]
-          <w:p w14:paraId="0F78BF15" w14:textId="09EDA7AB" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="0F78BF15" w14:textId="09EDA7AB" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="3AB51348" w14:textId="15E24918" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="3AB51348" w14:textId="15E24918" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D255893" w14:textId="1A6F5727" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="1D255893" w14:textId="60470C67" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...3 lines deleted...]
-              <w:t>Konsentrasi Manajemen Operasional</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251AEABF" w14:textId="3A02EE79" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="251AEABF" w14:textId="63055D9A" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...3 lines deleted...]
-              <w:t>Siti Rohmah, SE, M.Ak</w:t>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="000F276C" w14:paraId="6F239BCB" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="6F239BCB" w14:textId="77777777" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0817300F" w14:textId="4CEDDF5D" w:rsidR="008A0318" w:rsidRPr="000F276C" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="0817300F" w14:textId="20B3AD6D" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
+              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C9B5BF4" w14:textId="123C070F" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="7C9B5BF4" w14:textId="123C070F" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. Reslianti  Rachim, SE, M.Ec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="6452B6C2" w14:textId="366DC3D9" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="6452B6C2" w14:textId="366DC3D9" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FB1866D" w14:textId="541E9E8D" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="4FB1866D" w14:textId="0940A9C9" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
+              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Dr. Ali Mushofa, SE, MM</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>H. Rudy Syafariansyah, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BFF36B9" w14:textId="05ED3B35" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="2BFF36B9" w14:textId="05ED3B35" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="27BF2466" w14:textId="3B037764" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="27BF2466" w14:textId="3B037764" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259FB01A" w14:textId="0200C93F" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="259FB01A" w14:textId="7053E8BF" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="49"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
+              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sri Wahyuti, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F080AE0" w14:textId="556500FD" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="0F080AE0" w14:textId="556500FD" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Agus Riyanto, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="7EC0F5C8" w14:textId="0ED107D3" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="7EC0F5C8" w14:textId="0ED107D3" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="543A0E36" w14:textId="6D30B520" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="543A0E36" w14:textId="705B0ECE" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...6 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0425D869" w14:textId="2518548F" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="0425D869" w14:textId="2518548F" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Novi Yanti, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="3F7E9521" w14:textId="091B79AD" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="3F7E9521" w14:textId="091B79AD" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA201BA" w14:textId="06D1DF24" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="4BA201BA" w14:textId="06D1DF24" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E179878" w14:textId="4C6CB6E7" w:rsidR="008A0318" w:rsidRPr="008A0318" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="7E179878" w14:textId="4C6CB6E7" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="1DE5703A" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="1DE5703A" w14:textId="77777777" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D3DBE0" w14:textId="77777777" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="70D3DBE0" w14:textId="1AF13D34" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="851"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konsentrasi Manajemen Operasional</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4799CB19" w14:textId="39119323" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="4799CB19" w14:textId="39119323" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
+            <w:r w:rsidRPr="002563EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Operasional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="088B6EB7" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="088B6EB7" w14:textId="77777777" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060F342B" w14:textId="77777777" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="060F342B" w14:textId="33C5A379" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2520"/>
-                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="851"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:left="426" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125D98A9" w14:textId="38977E52" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="125D98A9" w14:textId="38977E52" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sri Wahyuti, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="2B058DBC" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="2B058DBC" w14:textId="77777777" w:rsidTr="002563EE">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68231521" w14:textId="77777777" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="68231521" w14:textId="545ABB49" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="002563EE" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2520"/>
-                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="851"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:left="426" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E5B1E70" w14:textId="6C1798EF" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="6E5B1E70" w14:textId="6C1798EF" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955F0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dr. Mardiono, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A0318" w:rsidRPr="00955F0B" w14:paraId="1084FEFC" w14:textId="77777777" w:rsidTr="00AE3050">
+      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="1084FEFC" w14:textId="77777777" w:rsidTr="002563EE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2337" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F1B34B9" w14:textId="77777777" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="0F1B34B9" w14:textId="1156DE16" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="002563EE" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2520"/>
-                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="851"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:ind w:left="426" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>H. Rudy Syafariansyah, SE, MM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B7778E" w14:textId="63E98E57" w:rsidR="008A0318" w:rsidRPr="00955F0B" w:rsidRDefault="008A0318" w:rsidP="008A0318">
+          <w:p w14:paraId="39B7778E" w14:textId="48560E84" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="741"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A0318">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:r w:rsidRPr="002563EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B791511" w14:textId="56C7C3CB" w:rsidR="00897283" w:rsidRPr="002457C6" w:rsidRDefault="002457C6" w:rsidP="002457C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002457C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -2816,50 +2832,51 @@
         <w:t>yarat dan Ketentuan Berlaku</w:t>
       </w:r>
       <w:r w:rsidR="00920B58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7923E4A9" w14:textId="1321EC26" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demikian surat permohonan ini </w:t>
       </w:r>
       <w:r w:rsidR="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">aya buat. </w:t>
       </w:r>
       <w:r w:rsidR="00222663" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Atas perhatian dan </w:t>
       </w:r>
       <w:r w:rsidR="00EC1189" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">perkenan </w:t>
@@ -3458,109 +3475,110 @@
     </w:p>
     <w:p w14:paraId="15B391EC" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="002563EE">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0C646C" w14:textId="31A14938" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="6A0C646C" w14:textId="2CA67297" w:rsidR="0051130E" w:rsidRDefault="002563EE" w:rsidP="002563EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003449BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E" w:rsidRPr="003449BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Dian Irma Aprianti, S.IP, MM</w:t>
       </w:r>
-      <w:r w:rsidRPr="006322F8">
+      <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006322F8">
+      <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B60E3E">
+      <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B60E3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Erni Setiawati, SE, ME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78758216" w14:textId="458B9683" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -3828,50 +3846,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="08607532"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BEC4244"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="11C97FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D9A4A38"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3916,51 +4020,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="11E93D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F000E726"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4002,51 +4106,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="19FA3C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C728A9E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4091,51 +4195,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="1BF11441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8604B826"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4177,51 +4281,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="1D7B2DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34180144"/>
     <w:lvl w:ilvl="0" w:tplc="E8F211C4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4268,51 +4372,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="20300FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36DE639A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4357,51 +4461,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="21B00DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23DC3012"/>
     <w:lvl w:ilvl="0" w:tplc="21AAD05E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4446,51 +4550,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="247C6B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75B65E16"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4532,51 +4636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="24CB33C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48181CBC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4618,51 +4722,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="256247B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9721592"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4704,51 +4808,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="26F25614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8CCEC38"/>
     <w:lvl w:ilvl="0" w:tplc="BBA8BAA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4794,51 +4898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="27E838ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AECFBEE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4883,51 +4987,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="2A715ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF66234A"/>
     <w:lvl w:ilvl="0" w:tplc="CC64C450">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4972,51 +5076,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="2AE2631A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E90F918"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="2B4C3965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="916664D2"/>
     <w:lvl w:ilvl="0" w:tplc="68CCC33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5063,51 +5253,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="31A13CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5158FB14"/>
     <w:lvl w:ilvl="0" w:tplc="555AC21A">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5154,51 +5344,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="32164602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AFCFBFE"/>
     <w:lvl w:ilvl="0" w:tplc="D62AC4EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5243,51 +5433,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="32FC294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF109888"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5329,51 +5519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="35786CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8E2E26A"/>
     <w:lvl w:ilvl="0" w:tplc="8196FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5420,51 +5610,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="367A29E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCD09690"/>
     <w:lvl w:ilvl="0" w:tplc="39DC0F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5509,51 +5699,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="37114A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="354ABD06"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5598,51 +5788,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="37CD6B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46F80D80"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5684,51 +5874,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="3B79554D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C105020"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5770,51 +5960,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="3FF423F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF46EE2E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5856,51 +6046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="401C2945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58424E06"/>
     <w:lvl w:ilvl="0" w:tplc="601A2FFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5945,51 +6135,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="42D22FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0812F304"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6031,51 +6221,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="4392685F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8078E51E"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6117,51 +6307,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="48813642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6640FECA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6203,51 +6393,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="4BFD7A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65DAD206"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6289,51 +6479,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="4D3F2592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F760CCA2"/>
     <w:lvl w:ilvl="0" w:tplc="773A5994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1821" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6378,51 +6568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5421" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6141" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6861" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="51EE5A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77928D5E"/>
     <w:lvl w:ilvl="0" w:tplc="63029EA2">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6469,51 +6659,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="526E7ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B49884"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6555,51 +6745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="53E42AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64A43FD8"/>
     <w:lvl w:ilvl="0" w:tplc="174E91A0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6646,51 +6836,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="54AD3BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76284D44"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6732,51 +6922,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="552B1D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EC8C798"/>
     <w:lvl w:ilvl="0" w:tplc="1DDCFB1A">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6823,51 +7013,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="5B8D6E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FE2B444"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6909,64 +7099,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="60E04F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84D2D5BC"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="4488A01E"/>
+    <w:lvl w:ilvl="0" w:tplc="425066AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6998,51 +7189,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="67FF6AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="034A85BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7084,51 +7275,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="41">
     <w:nsid w:val="6A2A1B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64D22AF0"/>
     <w:lvl w:ilvl="0" w:tplc="D4F2C5D4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7175,51 +7366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="6AC551E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82BA902C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7261,51 +7452,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="6B44704A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F702FBC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7347,51 +7538,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="44">
     <w:nsid w:val="71383B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2D6038A"/>
     <w:lvl w:ilvl="0" w:tplc="40BCBD0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7436,51 +7627,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="45">
     <w:nsid w:val="76143DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B00A7FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7522,51 +7713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44">
+  <w:abstractNum w:abstractNumId="46">
     <w:nsid w:val="77AA07D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F68CF1E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7611,51 +7802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45">
+  <w:abstractNum w:abstractNumId="47">
     <w:nsid w:val="7D4513E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20723176"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7697,51 +7888,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46">
+  <w:abstractNum w:abstractNumId="48">
     <w:nsid w:val="7F7F0484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BB86268"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7787,287 +7978,296 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="20">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="39">
-[...8 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="43">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00153C33"/>
     <w:rsid w:val="00012EB4"/>
     <w:rsid w:val="000847D2"/>
     <w:rsid w:val="00085BB9"/>
     <w:rsid w:val="0009106C"/>
     <w:rsid w:val="000B0FFB"/>
     <w:rsid w:val="000F276C"/>
     <w:rsid w:val="000F5047"/>
     <w:rsid w:val="00153C33"/>
     <w:rsid w:val="001B4C75"/>
     <w:rsid w:val="001E71DD"/>
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002457C6"/>
+    <w:rsid w:val="002563EE"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="004123D1"/>
     <w:rsid w:val="0044042A"/>
     <w:rsid w:val="00462F5B"/>
     <w:rsid w:val="004D4435"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="005300DD"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
     <w:rsid w:val="005D0296"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006133AC"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
     <w:rsid w:val="0069491A"/>
     <w:rsid w:val="006957E1"/>
+    <w:rsid w:val="006D5547"/>
     <w:rsid w:val="006E6986"/>
     <w:rsid w:val="00785FB8"/>
     <w:rsid w:val="00873783"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008A0318"/>
     <w:rsid w:val="008A7583"/>
     <w:rsid w:val="008B5DC4"/>
     <w:rsid w:val="008C1706"/>
     <w:rsid w:val="008F0875"/>
     <w:rsid w:val="008F2243"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00921A9C"/>
     <w:rsid w:val="00931A05"/>
     <w:rsid w:val="009450BC"/>
     <w:rsid w:val="00955F0B"/>
     <w:rsid w:val="00994887"/>
     <w:rsid w:val="009C0F18"/>
     <w:rsid w:val="00A206FF"/>
     <w:rsid w:val="00A46CDC"/>
     <w:rsid w:val="00A603AA"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00AE3050"/>
     <w:rsid w:val="00B2381B"/>
     <w:rsid w:val="00B33825"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00B954C2"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
     <w:rsid w:val="00C24B3E"/>
     <w:rsid w:val="00C404C7"/>
     <w:rsid w:val="00C77DB5"/>
     <w:rsid w:val="00C9738C"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00DC1ED1"/>
     <w:rsid w:val="00DE1D1B"/>
     <w:rsid w:val="00E3707E"/>
     <w:rsid w:val="00E70588"/>
     <w:rsid w:val="00EC1189"/>
     <w:rsid w:val="00EE26D7"/>
     <w:rsid w:val="00F10727"/>
     <w:rsid w:val="00F267E9"/>
     <w:rsid w:val="00F406C6"/>
     <w:rsid w:val="00F76879"/>
+    <w:rsid w:val="00FB1768"/>
     <w:rsid w:val="00FC4F43"/>
     <w:rsid w:val="00FD0B34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -8984,66 +9184,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>441</Words>
-  <Characters>2520</Characters>
+  <Words>434</Words>
+  <Characters>2480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2956</CharactersWithSpaces>
+  <CharactersWithSpaces>2909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>