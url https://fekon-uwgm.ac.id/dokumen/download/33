--- v2 (2026-09-04)
+++ v3 (2026-10-19)
@@ -605,2264 +605,3717 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Nama Tugas Akhir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>:…………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF0C149" w14:textId="2EE11809" w:rsidR="00EC1189" w:rsidRDefault="00153C33" w:rsidP="00931A05">
+    <w:p w14:paraId="7D7AB2F5" w14:textId="4ED8F0E6" w:rsidR="006133AC" w:rsidRPr="0044042A" w:rsidRDefault="00153C33" w:rsidP="00220D5A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044042A">
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan ini mengajukan </w:t>
+      </w:r>
+      <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permohonan Dosen Pembimbing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dengan </w:t>
+      </w:r>
+      <w:r w:rsidR="00897283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>pilihan sebagai berikut:</w:t>
+      </w:r>
+      <w:r w:rsidR="00220D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00391762">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Lingkari nomor </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(Isi</w:t>
+      </w:r>
+      <w:r w:rsidR="00391762" w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">urut dosen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0044042A">
+        <w:t xml:space="preserve"> nomor </w:t>
+      </w:r>
+      <w:r w:rsidR="00391762">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">dan beri tanda √ </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">urut dosen </w:t>
+      </w:r>
+      <w:r w:rsidR="00391762" w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">di belakang </w:t>
-[...10 lines deleted...]
-        <w:t>nama dosen yang dipilih)</w:t>
+        <w:t>yang dipilih)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4076"/>
-        <w:gridCol w:w="4645"/>
+        <w:gridCol w:w="3653"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A603AA" w:rsidRPr="002563EE" w14:paraId="68D7D1DE" w14:textId="4A6A7E91" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="68D7D1DE" w14:textId="5EF0BC8C" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A41A21" w14:textId="6E1BC6F5" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00A603AA" w:rsidP="002563EE">
+          <w:p w14:paraId="00A41A21" w14:textId="6E1BC6F5" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0601FC42" w14:textId="427D585A" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pilihan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7286678D" w14:textId="12D14EB6" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00A603AA" w:rsidP="002563EE">
+          <w:p w14:paraId="7286678D" w14:textId="04AD4378" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING II</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547E3467" w14:textId="373DB70B" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pilihan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A603AA" w:rsidRPr="002563EE" w14:paraId="71CE9214" w14:textId="027D0B7E" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="71CE9214" w14:textId="08AD42B1" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6593AE42" w14:textId="699A31CA" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="00462F5B" w:rsidP="002563EE">
+          <w:p w14:paraId="6593AE42" w14:textId="699A31CA" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...11 lines deleted...]
-              <w:t>MSDM</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Konsentrasi MSDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C6B54" w14:textId="5DB35820" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Urut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122EA376" w14:textId="40892D43" w:rsidR="00A603AA" w:rsidRPr="002563EE" w:rsidRDefault="008B5DC4" w:rsidP="002563EE">
+          <w:p w14:paraId="122EA376" w14:textId="15372328" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Konsentrasi </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Konsentrasi MSDM</w:t>
             </w:r>
-            <w:r w:rsidR="00A603AA" w:rsidRPr="002563EE">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79E429A8" w14:textId="55A3FFDB" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>MSDM</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Urut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="09B41AA5" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="09B41AA5" w14:textId="411F1C6D" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10DE1273" w14:textId="00D4393F" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="10DE1273" w14:textId="00D4393F" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F5E4C21" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32769162" w14:textId="7856F66A" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="32769162" w14:textId="31BE5F64" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Syaparliddin Syachrani, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="619247F4" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1F3D6157" w14:textId="4D7041EE" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="1F3D6157" w14:textId="43DF4AFC" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC70B45" w14:textId="416A0EA9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="1CC70B45" w14:textId="416A0EA9" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Suyanto, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F655A9" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="669E324F" w14:textId="4833F6A9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="669E324F" w14:textId="0F9B6ECD" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hj. Yeni Yahdiani, S.Sos, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="684C7C3D" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1706EE91" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="1706EE91" w14:textId="59471011" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CBEECA" w14:textId="100F2719" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="77CBEECA" w14:textId="100F2719" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...20 lines deleted...]
-              <w:t>, SE, MM</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C90599" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6594C2ED" w14:textId="3BBE5AF1" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="6594C2ED" w14:textId="7D410E28" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eko Ravi Pratama, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16404933" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="645AF638" w14:textId="48757083" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="645AF638" w14:textId="3B44E805" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CC19B4" w14:textId="170C172B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="10CC19B4" w14:textId="170C172B" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...11 lines deleted...]
-              <w:t>Dian Irma Aprianti, S.IP, MM</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. Dian Irma Aprianti, S.IP, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23BBF271" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C6A2821" w14:textId="454C9A98" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="5C6A2821" w14:textId="11E89C2C" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zamroji Al Mursyid, S.Pd, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D85CE06" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="5F69FD2D" w14:textId="6038A90D" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="5F69FD2D" w14:textId="713D9D95" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A4BB95" w14:textId="76EF0E8D" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="10A4BB95" w14:textId="76EF0E8D" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB83FD9" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78BA3BE6" w14:textId="02E24D5B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="78BA3BE6" w14:textId="7C50A433" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741" w:hanging="284"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D3626D" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="0C1D65BD" w14:textId="5301DBD9" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="0C1D65BD" w14:textId="3F73CED5" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62146244" w14:textId="05B32C77" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="62146244" w14:textId="05B32C77" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Pemasaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B01724F" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="095BEF66" w14:textId="49B1A7B9" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="095BEF66" w14:textId="03764353" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Pemasaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58D2960C" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="1A5D7D7B" w14:textId="2521A868" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="1A5D7D7B" w14:textId="21D32DF1" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED4B7BC" w14:textId="0B646834" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="5ED4B7BC" w14:textId="0B646834" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Suyanto, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441DC87F" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="174674A0" w14:textId="64FBCF60" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="174674A0" w14:textId="318B3284" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Radityo Suksmaneng Ndaru, SE, M.Phill</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D963963" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="501A822D" w14:textId="42195016" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="501A822D" w14:textId="472465B4" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FA132D4" w14:textId="442FF634" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
+          <w:p w14:paraId="2FA132D4" w14:textId="442FF634" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60093B12" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60224198" w14:textId="2B32848C" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="60224198" w14:textId="45A1821C" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...11 lines deleted...]
-              <w:t>.Si</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. Mardiono, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5E82F4" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="7EC34BA8" w14:textId="068902F3" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="7EC34BA8" w14:textId="76D2BF4D" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA3A8E9" w14:textId="0D82AD82" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
+          <w:p w14:paraId="0FA3A8E9" w14:textId="0D82AD82" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Novel Reonald, S.Pt, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CE15830" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5142E098" w14:textId="4A9F4D79" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="5142E098" w14:textId="5D2C05A4" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Anggi Oktawiranti, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E01E60F" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="376C87B1" w14:textId="0F0D3F83" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="376C87B1" w14:textId="79E3954D" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="253A5BE7" w14:textId="0547706B" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
+          <w:p w14:paraId="253A5BE7" w14:textId="0547706B" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Dian Irma Aprianti, S.IP, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0536D847" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A4A324D" w14:textId="73CD8E4A" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="0A4A324D" w14:textId="6C01340D" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zamroji Al Mursyid, S.Pd, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE3B298" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="68421650" w14:textId="340045A4" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="68421650" w14:textId="7C474236" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599E5675" w14:textId="59D38293" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="00FB1768">
+          <w:p w14:paraId="599E5675" w14:textId="59D38293" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="275997DC" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="097C7C53" w14:textId="151A3082" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="097C7C53" w14:textId="2413D185" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Darlan, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C41F61" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="7B9BCBCB" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="7B9BCBCB" w14:textId="02F4BF8F" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B97E0F4" w14:textId="20F37DA7" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="5B97E0F4" w14:textId="20F37DA7" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="794E9607" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C9DC502" w14:textId="5CE71CC6" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="6C9DC502" w14:textId="3323A3C5" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dahlia Natalia, SM, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="026572F9" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F276C" w:rsidRPr="002563EE" w14:paraId="13EB7328" w14:textId="0B0A38F3" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="13EB7328" w14:textId="08F85969" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A5EFB57" w14:textId="38283E91" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="4A5EFB57" w14:textId="38283E91" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31CB5B27" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22378604" w14:textId="32DE61DD" w:rsidR="000F276C" w:rsidRPr="002563EE" w:rsidRDefault="000F276C" w:rsidP="002563EE">
+          <w:p w14:paraId="22378604" w14:textId="56DE8619" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...18 lines deleted...]
-              <w:t>, MM</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fikta Novia Ayu Safitri, S.St, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A8AB5EE" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="08D43874" w14:textId="341E74EF" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="08D43874" w14:textId="767244CB" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50A9920B" w14:textId="109FDF52" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="50A9920B" w14:textId="109FDF52" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562326A6" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F78BF15" w14:textId="09EDA7AB" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="0F78BF15" w14:textId="6174BA7D" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18C60580" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="3AB51348" w14:textId="15E24918" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="3AB51348" w14:textId="7FCDCC99" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D255893" w14:textId="60470C67" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="1D255893" w14:textId="60470C67" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F54F01" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251AEABF" w14:textId="63055D9A" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="251AEABF" w14:textId="1D8E94F5" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="152F0644" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="6F239BCB" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="6F239BCB" w14:textId="48101BC5" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0817300F" w14:textId="20B3AD6D" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="0817300F" w14:textId="20B3AD6D" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB5EFF" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C9B5BF4" w14:textId="123C070F" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="7C9B5BF4" w14:textId="3AE47E3B" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Reslianti  Rachim, SE, M.Ec</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D062FD5" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="6452B6C2" w14:textId="366DC3D9" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="6452B6C2" w14:textId="6165BAFF" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FB1866D" w14:textId="0940A9C9" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="4FB1866D" w14:textId="0940A9C9" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H. Rudy Syafariansyah, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="343254A2" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BFF36B9" w14:textId="05ED3B35" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="2BFF36B9" w14:textId="17084B02" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C3A075" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="27BF2466" w14:textId="3B037764" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="27BF2466" w14:textId="69EF577B" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259FB01A" w14:textId="7053E8BF" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="259FB01A" w14:textId="7053E8BF" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sri Wahyuti, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4867DD6E" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F080AE0" w14:textId="556500FD" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="0F080AE0" w14:textId="09E59A94" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...4 lines deleted...]
-              <w:t>Agus Riyanto, SE, M. Ak</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Agus Riyanto, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DFC059E" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="7EC0F5C8" w14:textId="0ED107D3" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="7EC0F5C8" w14:textId="68704282" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="543A0E36" w14:textId="705B0ECE" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="543A0E36" w14:textId="705B0ECE" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF86FAF" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0425D869" w14:textId="2518548F" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="0425D869" w14:textId="53A6B19B" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...4 lines deleted...]
-              <w:t>Novi Yanti, SE, M. Ak</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novi Yanti, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B45356" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="3F7E9521" w14:textId="091B79AD" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="3F7E9521" w14:textId="61EDE979" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA201BA" w14:textId="06D1DF24" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="4BA201BA" w14:textId="06D1DF24" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F48207F" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E179878" w14:textId="4C6CB6E7" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="7E179878" w14:textId="21E16764" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...4 lines deleted...]
-              <w:t>Nadiya Yunan, SE, M. Ak</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nadiya Yunan, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F22C1FC" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="1DE5703A" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="054E9249" w14:textId="7378EA7D" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D3DBE0" w14:textId="1AF13D34" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="2345F8EC" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D51E4F" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E6B4BFA" w14:textId="6D1398AD" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ari Asti, S.Tr., Sy., ME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00C8A6B0" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="1DE5703A" w14:textId="2CAF695B" w:rsidTr="00391762">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2094" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70D3DBE0" w14:textId="1AF13D34" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Operasional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757DE2CA" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4799CB19" w14:textId="39119323" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="4799CB19" w14:textId="41F8811C" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="002563EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Manajemen Operasional</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6069A378" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="316"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="088B6EB7" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="088B6EB7" w14:textId="4FB12F03" w:rsidTr="00391762">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2094" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="060F342B" w14:textId="33C5A379" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32206261" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="125D98A9" w14:textId="7972547E" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sri Wahyuti, SE, MM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B656459" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="2B058DBC" w14:textId="5BC79780" w:rsidTr="00391762">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060F342B" w14:textId="33C5A379" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="68231521" w14:textId="545ABB49" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="426" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-              <w:t>Prof. Dr. Djoko Setyadi, SE, MM</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E33548" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125D98A9" w14:textId="38977E52" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="006D5547" w:rsidP="002563EE">
+          <w:p w14:paraId="6E5B1E70" w14:textId="1F6AFFC7" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="741"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...4 lines deleted...]
-              <w:t>Sri Wahyuti, SE, MM</w:t>
+            <w:r w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. Mardiono, SE, M.Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130BFC4B" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D5547" w:rsidRPr="002563EE" w14:paraId="2B058DBC" w14:textId="77777777" w:rsidTr="002563EE">
+      <w:tr w:rsidR="00391762" w:rsidRPr="00391762" w14:paraId="1084FEFC" w14:textId="4DDA8736" w:rsidTr="00391762">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2337" w:type="pct"/>
-[...79 lines deleted...]
-            <w:tcW w:w="2337" w:type="pct"/>
+            <w:tcW w:w="2094" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F1B34B9" w14:textId="1156DE16" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="002563EE" w:rsidP="002563EE">
+          <w:p w14:paraId="0F1B34B9" w14:textId="59B22541" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00F14630" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="426" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
+            <w:r w:rsidRPr="00F14630">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F1A9C3" wp14:editId="07C62EAE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2120900</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>55880</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="914400" cy="525780"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Up Arrow Callout 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="914400" cy="525780"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrowCallout">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="0F543BEE" w14:textId="77777777" w:rsidR="00F14630" w:rsidRPr="00C22B85" w:rsidRDefault="00F14630" w:rsidP="00F14630">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C22B85">
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Isi urutan angka sesuai pilihan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype id="_x0000_t79" coordsize="21600,21600" o:spt="79" adj="7200,5400,3600,8100" path="m0@0l@3@0@3@2@1@2,10800,0@4@2@5@2@5@0,21600@0,21600,21600,,21600xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="val #2"/>
+                        <v:f eqn="val #3"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="sum 21600 0 #3"/>
+                        <v:f eqn="sum #0 21600 0"/>
+                        <v:f eqn="prod @6 1 2"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@7;10800,21600;21600,@7" o:connectangles="270,180,90,0" textboxrect="0,@0,21600,21600"/>
+                      <v:handles>
+                        <v:h position="topLeft,#0" yrange="@2,21600"/>
+                        <v:h position="#1,topLeft" xrange="0,@3"/>
+                        <v:h position="#3,#2" xrange="@1,10800" yrange="0,@0"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Up Arrow Callout 3" o:spid="_x0000_s1026" type="#_x0000_t79" style="position:absolute;margin-left:167pt;margin-top:4.4pt;width:1in;height:41.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA6fKRgQIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSZO2COkWQosOA&#10;oi3WFj0rshQbkEWNUmJnXz9KdtyiLXYYloNCmuQj+UTq4rJrDNsr9DXYgk9Ocs6UlVDWdlvwp8fr&#10;L+ec+SBsKQxYVfCD8vxy+fnTResWagoVmFIhIxDrF60reBWCW2SZl5VqhD8BpywZNWAjAqm4zUoU&#10;LaE3Jpvm+desBSwdglTe09er3siXCV9rJcOd1l4FZgpOtYV0Yjo38cyWF2KxReGqWg5liH+oohG1&#10;paQj1JUIgu2wfgfV1BLBgw4nEpoMtK6lSj1QN5P8TTcPlXAq9ULkeDfS5P8frLzd3yOry4KfcmZF&#10;Q1f05NgKEVq2FsbALrDTyFLr/IKcH9w9DponMbbcaWziPzXDusTsYWRWdYFJ+vhtMpvlxL8k03w6&#10;PztPzGcvwQ59+K6gYVEo+M6lEoYKErNif+MDpaagozMpsay+kCSFg1GxFmN/Kk1tUeppik4DpdYG&#10;2V7QKAgplQ2T3lSJUvWf5zn9YreUZIxIWgKMyLo2ZsQeAOKwvsfuYQb/GKrSPI7B+d8K64PHiJQZ&#10;bBiDm9oCfgRgqKshc+9/JKmnJrIUuk1HLlHcQHmg+0foF8M7eV3TBdwIH+4F0ibQndF2hzs6tIG2&#10;4DBInFWAvz/6Hv1pQMnKWUubVXD/aydQcWZ+WBrdNAu0ikmZzc+mlANfWzavLXbXrIFubELviJNJ&#10;jP7BHEWN0DzTI7CKWckkrKTcBZcBj8o69BtPz4hUq1Vyo/VzItzYBycjeCQ4jtVj9yzQDVMYaHxv&#10;4biFYvFmBHvfGGlhtQug6zSfL7wO1NPqphkanpn4NrzWk9fLY7j8AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAOUfV194AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhTWpUkxKkQ&#10;UjcsEJSHWLrxEBvicRS7Sfh7hlVZXt3RnXOq7ew7MeIQXSAFy0UGAqkJxlGr4PVld5WDiEmT0V0g&#10;VPCDEbb1+VmlSxMmesZxn1rBIxRLrcCm1JdSxsai13EReiTuPsPgdeI4tNIMeuJx38nrLNtIrx3x&#10;B6t7vLfYfO+PXsHj9J4enr4KO7v+rdiNvXEfRVLq8mK+uwWRcE6nY/jDZ3SomekQjmSi6BSsVmt2&#10;SQpyNuB+fZNzPigolhuQdSX/C9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMDp8pGB&#10;AgAAVAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADlH&#10;1dfeAAAACAEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="7565,7695,5400,9248" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F543BEE" w14:textId="77777777" w:rsidR="00F14630" w:rsidRPr="00C22B85" w:rsidRDefault="00F14630" w:rsidP="00F14630">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C22B85">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Isi urutan angka sesuai pilihan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00391762" w:rsidRPr="00391762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H. Rudy Syafariansyah, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2663" w:type="pct"/>
+            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0733144B" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B7778E" w14:textId="48560E84" w:rsidR="006D5547" w:rsidRPr="002563EE" w:rsidRDefault="00FB1768" w:rsidP="002563EE">
+          <w:p w14:paraId="39B7778E" w14:textId="7933F7B0" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00F14630" w:rsidP="00391762">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002563EE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00F14630">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EF73BDF" wp14:editId="5BB34761">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1871345</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>52705</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="914400" cy="525780"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Up Arrow Callout 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="914400" cy="525780"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrowCallout">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6AC2BC82" w14:textId="77777777" w:rsidR="00F14630" w:rsidRPr="00C22B85" w:rsidRDefault="00F14630" w:rsidP="00F14630">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C22B85">
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Isi urutan angka sesuai pilihan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape id="Up Arrow Callout 5" o:spid="_x0000_s1027" type="#_x0000_t79" style="position:absolute;margin-left:147.35pt;margin-top:4.15pt;width:1in;height:41.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2puLjgwIAAFsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EydoFdYogRYcB&#10;RVssLXpWZCk2IIsapcTOfv0o2XGLtthhmA+yKJKPH3rU5VXXGHZQ6GuwBZ+c5ZwpK6Gs7a7gT483&#10;Xy4480HYUhiwquBH5fnV8vOny9Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8GTllSasBGBBJxl5Uo&#10;WkJvTDbN869ZC1g6BKm8p9PrXsmXCV9rJcO91l4FZgpOuYW0Ylq3cc2Wl2KxQ+GqWg5piH/IohG1&#10;paAj1LUIgu2xfgfV1BLBgw5nEpoMtK6lSjVQNZP8TTWbSjiVaqHmeDe2yf8/WHl3eEBWlwWfc2ZF&#10;Q1f05NgKEVq2FsbAPrB57FLr/IKMN+4BB8nTNpbcaWzin4phXersceys6gKTdPhtMpvl1H9Jqvl0&#10;fn6ROp+9ODv04buChsVNwfcupTBkkDorDrc+UGhyOhmTENPqE0m7cDQq5mLsT6WpLAo9Td6JUGpt&#10;kB0EUUFIqWyY9KpKlKo/nuf0xWopyOiRpAQYkXVtzIg9AESyvsfuYQb76KoSH0fn/G+J9c6jR4oM&#10;NozOTW0BPwIwVNUQubc/NalvTexS6LZduvJkGU+2UB6JBgj9fHgnb2q6h1vhw4NAGgi6OhrycE+L&#10;NtAWHIYdZxXg74/Ooz3xlLSctTRgBfe/9gIVZ+aHJQYnStBEJmE2P59SDHyt2b7W2H2zBrq4CT0n&#10;TqZttA/mtNUIzTO9BasYlVTCSopdcBnwJKxDP/j0mki1WiUzmkInwq3dOBnBY58jux67Z4FuIGMg&#10;Ft/BaRjF4g0Te9voaWG1D6DrRNOXvg43QBOcqDS8NvGJeC0nq5c3cfkHAAD//wMAUEsDBBQABgAI&#10;AAAAIQC4eGj93gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqJO2gjjE&#10;qRBSFwYEBaqObvyIDbEdxW4S/j2PqYynO919V21m17ERh2iDl5AvMmDom6CtbyW8v21vCmAxKa9V&#10;FzxK+MEIm/ryolKlDpN/xXGXWkYlPpZKgkmpLzmPjUGn4iL06Mn7DINTieTQcj2oicpdx5dZdsud&#10;sp4WjOrx0WDzvTs5Cc/TPj29fAkz2/5DbMde24NIUl5fzQ/3wBLO6RyGP3xCh5qYjuHkdWSdhKVY&#10;31FUQrECRv56VZA+ShB5Dryu+P8D9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANqbi&#10;44MCAABbBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;uHho/d4AAAAIAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" adj="7565,7695,5400,9248" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AC2BC82" w14:textId="77777777" w:rsidR="00F14630" w:rsidRPr="00C22B85" w:rsidRDefault="00F14630" w:rsidP="00F14630">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C22B85">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Isi urutan angka sesuai pilihan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00391762" w:rsidRPr="00391762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sugiarto, S.Tr, Sy, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538204C6" w14:textId="77777777" w:rsidR="00391762" w:rsidRPr="00391762" w:rsidRDefault="00391762" w:rsidP="00391762">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="741"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B791511" w14:textId="56C7C3CB" w:rsidR="00897283" w:rsidRPr="002457C6" w:rsidRDefault="002457C6" w:rsidP="002457C6">
+    <w:p w14:paraId="58F985E7" w14:textId="77777777" w:rsidR="00F14630" w:rsidRDefault="00F14630" w:rsidP="002457C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002457C6">
+    </w:p>
+    <w:p w14:paraId="5B791511" w14:textId="0FBAD0E8" w:rsidR="00897283" w:rsidRDefault="002457C6" w:rsidP="00F14630">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Catatan: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B954C2">
+      </w:pPr>
+      <w:r w:rsidRPr="002457C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002457C6">
+        <w:t xml:space="preserve">Catatan: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B954C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>yarat dan Ketentuan Berlaku</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00920B58">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002457C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>yarat dan Ketentuan Berlaku</w:t>
+      </w:r>
+      <w:r w:rsidR="00920B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7923E4A9" w14:textId="1321EC26" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
+    <w:p w14:paraId="5440B17E" w14:textId="77777777" w:rsidR="00391762" w:rsidRDefault="00391762" w:rsidP="00F14630">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*Jika Dosen pembimbing pilihan ke-1 sudah penuh, maka otomatis akan dialihkan ke Dosen Pembimbing pilihan ke-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DC3392" w14:textId="3BE1EBD7" w:rsidR="00391762" w:rsidRDefault="00391762" w:rsidP="00F14630">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jika Dosen pembimbing pilihan ke-2 juga sudah penuh, maka otomatis akan dialihkan ke Dosen Pembimbing pilihan ke-3, dan seterusnya.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923E4A9" w14:textId="0F9B4CC1" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demikian surat permohonan ini </w:t>
       </w:r>
       <w:r w:rsidR="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3360,288 +4813,289 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CEF019" w14:textId="77777777" w:rsidR="009C0F18" w:rsidRDefault="009C0F18" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05BB0A20" w14:textId="1382BC38" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="05BB0A20" w14:textId="7BF02875" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="002074E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Menyetujui,</w:t>
+      </w:r>
+      <w:r w:rsidR="002074E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002074E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Men</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>getahui,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7380225F" w14:textId="1404505D" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="002074E6" w:rsidP="002074E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plt. </w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Ketua Program Studi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Wakil Dekan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B391EC" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t>Menyetujui,</w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="002563EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0C646C" w14:textId="2CA67297" w:rsidR="0051130E" w:rsidRDefault="002563EE" w:rsidP="002563EE">
+    <w:p w14:paraId="6A0C646C" w14:textId="2B4B03FE" w:rsidR="0051130E" w:rsidRDefault="00F65A3C" w:rsidP="00F65A3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0051130E" w:rsidRPr="003449BC">
+        <w:t>Sri Wahyuti, SE., MM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dian Irma Aprianti, S.IP, MM</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00B60E3E">
+        <w:t>Dr. Dian Irma Aprianti, S.IP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003449BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Erni Setiawati, SE, ME</w:t>
+        <w:t>, MM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78758216" w14:textId="458B9683" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="78758216" w14:textId="140D7525" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="00F65A3C" w:rsidP="00F65A3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
+        <w:t>NIK. 1995</w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.07</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>3.044</w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
         <w:t>NIK. 015.079.187</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t>IK. 2000.076.081</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4EF288" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0051130E" w:rsidSect="001E71DD">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -8150,122 +9604,128 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00153C33"/>
     <w:rsid w:val="00012EB4"/>
     <w:rsid w:val="000847D2"/>
     <w:rsid w:val="00085BB9"/>
     <w:rsid w:val="0009106C"/>
     <w:rsid w:val="000B0FFB"/>
     <w:rsid w:val="000F276C"/>
     <w:rsid w:val="000F5047"/>
     <w:rsid w:val="00153C33"/>
     <w:rsid w:val="001B4C75"/>
     <w:rsid w:val="001E71DD"/>
+    <w:rsid w:val="002074E6"/>
+    <w:rsid w:val="00220D5A"/>
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002457C6"/>
     <w:rsid w:val="002563EE"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
+    <w:rsid w:val="00391762"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="004123D1"/>
     <w:rsid w:val="0044042A"/>
     <w:rsid w:val="00462F5B"/>
     <w:rsid w:val="004D4435"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="005300DD"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
     <w:rsid w:val="005D0296"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006133AC"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
     <w:rsid w:val="0069491A"/>
     <w:rsid w:val="006957E1"/>
     <w:rsid w:val="006D5547"/>
     <w:rsid w:val="006E6986"/>
     <w:rsid w:val="00785FB8"/>
     <w:rsid w:val="00873783"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008A0318"/>
     <w:rsid w:val="008A7583"/>
     <w:rsid w:val="008B5DC4"/>
     <w:rsid w:val="008C1706"/>
     <w:rsid w:val="008F0875"/>
     <w:rsid w:val="008F2243"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00921A9C"/>
     <w:rsid w:val="00931A05"/>
     <w:rsid w:val="009450BC"/>
     <w:rsid w:val="00955F0B"/>
     <w:rsid w:val="00994887"/>
     <w:rsid w:val="009C0F18"/>
     <w:rsid w:val="00A206FF"/>
     <w:rsid w:val="00A46CDC"/>
     <w:rsid w:val="00A603AA"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00AE3050"/>
     <w:rsid w:val="00B2381B"/>
     <w:rsid w:val="00B33825"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00B954C2"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
+    <w:rsid w:val="00C22B85"/>
     <w:rsid w:val="00C24B3E"/>
     <w:rsid w:val="00C404C7"/>
     <w:rsid w:val="00C77DB5"/>
     <w:rsid w:val="00C9738C"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00DC1ED1"/>
     <w:rsid w:val="00DE1D1B"/>
     <w:rsid w:val="00E3707E"/>
     <w:rsid w:val="00E70588"/>
     <w:rsid w:val="00EC1189"/>
     <w:rsid w:val="00EE26D7"/>
     <w:rsid w:val="00F10727"/>
+    <w:rsid w:val="00F14630"/>
     <w:rsid w:val="00F267E9"/>
     <w:rsid w:val="00F406C6"/>
+    <w:rsid w:val="00F65A3C"/>
     <w:rsid w:val="00F76879"/>
     <w:rsid w:val="00FB1768"/>
     <w:rsid w:val="00FC4F43"/>
     <w:rsid w:val="00FD0B34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -9184,66 +10644,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>434</Words>
-  <Characters>2480</Characters>
+  <Words>481</Words>
+  <Characters>2742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2909</CharactersWithSpaces>
+  <CharactersWithSpaces>3217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>