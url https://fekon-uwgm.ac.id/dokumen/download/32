--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -30,51 +30,51 @@
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00153C33" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Samarinda, …………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B60E3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB64D13" w14:textId="7223464F" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00BB556D">
+    <w:p w14:paraId="3EB64D13" w14:textId="23D19945" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00BB556D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Perihal : </w:t>
       </w:r>
       <w:r w:rsidRPr="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pe</w:t>
@@ -82,81 +82,98 @@
       <w:r w:rsidR="002B47EA" w:rsidRPr="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">rmohonan </w:t>
       </w:r>
       <w:r w:rsidR="005C025D" w:rsidRPr="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E70588" w:rsidRPr="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dosen Pembimbing </w:t>
-[...8 lines deleted...]
-        <w:t>Skripsi</w:t>
+        <w:t>Dosen Pembimbing</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kepada Yth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B7B8ED" w14:textId="0AEF61D9" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00BB556D">
+    <w:p w14:paraId="72B7B8ED" w14:textId="36BD2489" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00872514" w:rsidP="00BB556D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006322F8">
+      <w:r w:rsidRPr="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094BBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Skripsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00153C33" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dekan Fakultas Ekonomi</w:t>
       </w:r>
       <w:r w:rsidR="00920B58">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan Bisnis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3E52F0" w14:textId="1C89850C" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00BB556D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
@@ -237,126 +254,140 @@
       </w:r>
       <w:r w:rsidR="00222663" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Hormat,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69944E45" w14:textId="77777777" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Saya yang bertanda tangan dibawah ini:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798B93A4" w14:textId="77777777" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="798B93A4" w14:textId="7D78D99F" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="005C7855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AABEDF7" w14:textId="77777777" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="7AABEDF7" w14:textId="58BEC1BF" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>NPM</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="005C7855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F2DBDE9" w14:textId="360DE2C7" w:rsidR="00EE26D7" w:rsidRPr="006322F8" w:rsidRDefault="00EE26D7" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Semester / TA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>: Ganjil/Genap TA…………….</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="30D51272" w14:textId="40B558CC" w:rsidR="00153C33" w:rsidRPr="00094BBF" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="30D51272" w14:textId="5C17BFCB" w:rsidR="00153C33" w:rsidRPr="00094BBF" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r w:rsidR="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Konsentrasi</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -370,52 +401,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12913">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Akuntansi</w:t>
       </w:r>
       <w:r w:rsidR="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
+      <w:r w:rsidR="005C7855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="793160AC" w14:textId="402383D4" w:rsidR="00153C33" w:rsidRPr="006322F8" w:rsidRDefault="00153C33" w:rsidP="00222663">
+    <w:p w14:paraId="793160AC" w14:textId="402383D4" w:rsidR="00153C33" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">SKS </w:t>
       </w:r>
       <w:r w:rsidR="005C025D" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
@@ -424,103 +461,213 @@
         </w:rPr>
         <w:t>yang telah ditempuh</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E70588" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">        SKS </w:t>
       </w:r>
       <w:r w:rsidR="00E70588" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(lampirkan Transkrip Nilai)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
+    <w:p w14:paraId="7C217F8F" w14:textId="77777777" w:rsidR="00145AB8" w:rsidRDefault="00145AB8" w:rsidP="00145AB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-      </w:pPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jenis Tugas Akhir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>: Skripsi/Non Skripsi (coret y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>k dipilih)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="041E1F3C" w14:textId="77777777" w:rsidR="00F67F67" w:rsidRDefault="00F67F67" w:rsidP="00F67F67">
+    <w:p w14:paraId="65F2FE60" w14:textId="361594FF" w:rsidR="005C7855" w:rsidRPr="00A46CDC" w:rsidRDefault="005C7855" w:rsidP="00145AB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nama Tugas Akhir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:…………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041E1F3C" w14:textId="75A3A824" w:rsidR="00F67F67" w:rsidRDefault="00F67F67" w:rsidP="00F67F67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dengan ini mengajukan permohonan Dosen Pembimbing Skripsi, dengan </w:t>
+        <w:t>Dengan ini mengajukan permohonan Dosen Pembimbing Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dengan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>pilihan sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A0E391" w14:textId="7093A6B0" w:rsidR="00F67F67" w:rsidRPr="0044042A" w:rsidRDefault="00F67F67" w:rsidP="00F67F67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk177746731"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk177746731"/>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lingkari nomor </w:t>
       </w:r>
       <w:r w:rsidR="008B7200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">urut dosen </w:t>
       </w:r>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -558,51 +705,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="3935"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3A06" w14:paraId="68D7D1DE" w14:textId="02ADA39A" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
+          <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="00A41A21" w14:textId="27786D48" w:rsidR="00AA3A06" w:rsidRPr="00FC4F43" w:rsidRDefault="00F67F67" w:rsidP="00BA432E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -1927,52 +2074,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11DC9737" w14:textId="00895023" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="5B8B8801" w14:textId="77777777" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A49DDDD" w14:textId="77777777" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
@@ -2180,51 +2325,50 @@
     <w:p w14:paraId="3A76208E" w14:textId="77777777" w:rsidR="007533EF" w:rsidRDefault="007533EF" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7923E4A9" w14:textId="32AA5939" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demikian surat permohonan ini </w:t>
       </w:r>
       <w:r w:rsidR="00DE060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">aya buat. </w:t>
       </w:r>
       <w:r w:rsidR="00222663" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Atas perhatian dan </w:t>
       </w:r>
       <w:r w:rsidR="00EC1189" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">perkenan </w:t>
@@ -2386,107 +2530,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>================================================================================</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5525EDE3" w14:textId="77777777" w:rsidR="00DC19C1" w:rsidRDefault="00DC19C1" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C36D3E3" w14:textId="3B58B509" w:rsidR="0051130E" w:rsidRPr="009C0F18" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="1C36D3E3" w14:textId="796344BB" w:rsidR="0051130E" w:rsidRPr="009C0F18" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0F18">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PERSETUJUAN DAN PENUNJUKAN DOSEN PEMBIMBING SKRIPSI</w:t>
       </w:r>
+      <w:r w:rsidR="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/NON SKRIPSI</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75A5450B" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B919B6" w14:textId="63799B89" w:rsidR="000B0FFB" w:rsidRDefault="00D6223D" w:rsidP="009C0F18">
+    <w:p w14:paraId="47B919B6" w14:textId="5A8C338E" w:rsidR="000B0FFB" w:rsidRDefault="00D6223D" w:rsidP="009C0F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t>Memperhatikan dan mempertimbangkan kompetensi, kesesuaian keilmuan serta jumlah kuota Dosen Pembimbing Skripsi yang tersedia, yang dipilih oleh mahasiswa tersebut di atas, maka dengan ini Kami menyetujui Dosen Pembimbing Skripsi, sebagai berikut:</w:t>
+        <w:t>Memperhatikan dan mempertimbangkan kompetensi, kesesuaian keilmuan serta jumlah kuota Dosen Pembimbing Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang tersedia, yang dipilih oleh mahasiswa tersebut di atas, maka dengan ini Kami menyetujui Dosen Pembimbing Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>, sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7960159D" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1E342C" w14:textId="6056B4B9" w:rsidR="00C1084E" w:rsidRPr="0051130E" w:rsidRDefault="00C1084E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -4296,78 +4473,81 @@
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00153C33"/>
     <w:rsid w:val="00012EB4"/>
     <w:rsid w:val="00090354"/>
     <w:rsid w:val="0009106C"/>
     <w:rsid w:val="00094BBF"/>
     <w:rsid w:val="000B0FFB"/>
     <w:rsid w:val="000F5047"/>
     <w:rsid w:val="00101A38"/>
+    <w:rsid w:val="00145AB8"/>
     <w:rsid w:val="00153C33"/>
     <w:rsid w:val="0020532B"/>
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002412BD"/>
     <w:rsid w:val="002457C6"/>
     <w:rsid w:val="002512C6"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003A43E7"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="00404931"/>
     <w:rsid w:val="0041765D"/>
     <w:rsid w:val="004313F0"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
+    <w:rsid w:val="005C7855"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
     <w:rsid w:val="00735164"/>
     <w:rsid w:val="007533EF"/>
     <w:rsid w:val="00764765"/>
     <w:rsid w:val="00785FB8"/>
     <w:rsid w:val="00852829"/>
+    <w:rsid w:val="00872514"/>
     <w:rsid w:val="00873783"/>
     <w:rsid w:val="00892A42"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008B7200"/>
     <w:rsid w:val="008F0875"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00947BD7"/>
     <w:rsid w:val="009C0F18"/>
     <w:rsid w:val="00A12913"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00B03822"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00BA432E"/>
     <w:rsid w:val="00BB556D"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D01A33"/>
     <w:rsid w:val="00D35BAE"/>
     <w:rsid w:val="00D455B1"/>
     <w:rsid w:val="00D6223D"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D815E9"/>
@@ -5321,66 +5501,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>342</Words>
-  <Characters>1952</Characters>
+  <Words>374</Words>
+  <Characters>2136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2290</CharactersWithSpaces>
+  <CharactersWithSpaces>2505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>