--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -340,52 +340,50 @@
     </w:p>
     <w:p w14:paraId="1F2DBDE9" w14:textId="360DE2C7" w:rsidR="00EE26D7" w:rsidRPr="006322F8" w:rsidRDefault="00EE26D7" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Semester / TA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
         <w:t>: Ganjil/Genap TA…………….</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="30D51272" w14:textId="5C17BFCB" w:rsidR="00153C33" w:rsidRPr="00094BBF" w:rsidRDefault="00153C33" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>Program Studi</w:t>
       </w:r>
       <w:r w:rsidR="00094BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Konsentrasi</w:t>
       </w:r>
       <w:r w:rsidRPr="006322F8">
@@ -623,51 +621,51 @@
         <w:t xml:space="preserve">, dengan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>pilihan sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A0E391" w14:textId="7093A6B0" w:rsidR="00F67F67" w:rsidRPr="0044042A" w:rsidRDefault="00F67F67" w:rsidP="00F67F67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk177746731"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk177746731"/>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lingkari nomor </w:t>
       </w:r>
       <w:r w:rsidR="008B7200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">urut dosen </w:t>
       </w:r>
       <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -705,51 +703,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="3935"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3A06" w14:paraId="68D7D1DE" w14:textId="02ADA39A" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="00A41A21" w14:textId="27786D48" w:rsidR="00AA3A06" w:rsidRPr="00FC4F43" w:rsidRDefault="00F67F67" w:rsidP="00BA432E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -1074,66 +1072,74 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D35BAE" w14:paraId="5F69FD2D" w14:textId="09D4667B" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A4BB95" w14:textId="6626ACF4" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
+          <w:p w14:paraId="10A4BB95" w14:textId="12017934" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6818A2BA" w14:textId="5E209F45" w:rsidR="00D35BAE" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
@@ -1514,75 +1520,75 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090354">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Novi Yanti, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="78867B15" w14:textId="77777777" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE7EBA4" w14:textId="02119147" w:rsidR="00E643A9" w:rsidRPr="0020532B" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="0DE7EBA4" w14:textId="4AA15ABE" w:rsidR="00E643A9" w:rsidRPr="0020532B" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Siti Rohmah, SE, M.Ak</w:t>
+              <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1547A4B5" w14:textId="1BE32D7F" w:rsidR="00E643A9" w:rsidRPr="00090354" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -1963,75 +1969,75 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041765D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="450F269B" w14:textId="77777777" w:rsidTr="00E643A9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2744" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614CBD10" w14:textId="653F2312" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="614CBD10" w14:textId="78D4CB96" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00764765">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Siti Rohmah, SE, M.Ak</w:t>
+              <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57FDF790" w14:textId="2ED3FBD3" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
@@ -2875,72 +2881,92 @@
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0C646C" w14:textId="6E65CCEC" w:rsidR="0051130E" w:rsidRDefault="00F86CEC" w:rsidP="0051130E">
+    <w:p w14:paraId="6A0C646C" w14:textId="2D358072" w:rsidR="0051130E" w:rsidRDefault="007752A9" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Siti Rohmah, SE, M. Ak</w:t>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="009655B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Siti Rohmah, SE, M.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00F86CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ak</w:t>
       </w:r>
       <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4501,60 +4527,62 @@
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002412BD"/>
     <w:rsid w:val="002457C6"/>
     <w:rsid w:val="002512C6"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003A43E7"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="00404931"/>
     <w:rsid w:val="0041765D"/>
     <w:rsid w:val="004313F0"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
     <w:rsid w:val="005C7855"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
     <w:rsid w:val="00735164"/>
     <w:rsid w:val="007533EF"/>
     <w:rsid w:val="00764765"/>
+    <w:rsid w:val="007752A9"/>
     <w:rsid w:val="00785FB8"/>
     <w:rsid w:val="00852829"/>
     <w:rsid w:val="00872514"/>
     <w:rsid w:val="00873783"/>
     <w:rsid w:val="00892A42"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008B7200"/>
     <w:rsid w:val="008F0875"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00947BD7"/>
+    <w:rsid w:val="009655B1"/>
     <w:rsid w:val="009C0F18"/>
     <w:rsid w:val="00A12913"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00B03822"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00BA432E"/>
     <w:rsid w:val="00BB556D"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D01A33"/>
     <w:rsid w:val="00D35BAE"/>
     <w:rsid w:val="00D455B1"/>
     <w:rsid w:val="00D6223D"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D815E9"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00DC19C1"/>
     <w:rsid w:val="00DE060E"/>
     <w:rsid w:val="00E643A9"/>
     <w:rsid w:val="00E70588"/>
     <w:rsid w:val="00E7603F"/>
     <w:rsid w:val="00EC1189"/>
@@ -5501,66 +5529,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>374</Words>
-  <Characters>2136</Characters>
+  <Words>376</Words>
+  <Characters>2149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2505</CharactersWithSpaces>
+  <CharactersWithSpaces>2520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>