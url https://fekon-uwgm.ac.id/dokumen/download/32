--- v2 (2026-09-04)
+++ v3 (2026-10-19)
@@ -569,1812 +569,3146 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Nama Tugas Akhir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>:…………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767911EB" w14:textId="77777777" w:rsidR="00222663" w:rsidRDefault="00222663" w:rsidP="00222663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041E1F3C" w14:textId="75A3A824" w:rsidR="00F67F67" w:rsidRDefault="00F67F67" w:rsidP="00F67F67">
+    <w:p w14:paraId="12A0E391" w14:textId="5577A84A" w:rsidR="00F67F67" w:rsidRPr="0044042A" w:rsidRDefault="00F67F67" w:rsidP="00354D87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Dengan ini mengajukan permohonan Dosen Pembimbing Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00872514">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>/Non Skripsi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dengan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>pilihan sebagai berikut:</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk177746731"/>
-      <w:r w:rsidRPr="0044042A">
+      <w:r w:rsidR="00354D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00354D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Lingkari nomor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B7200">
+        <w:t>(Isi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">urut dosen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0044042A">
+        <w:t xml:space="preserve"> nomor </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">dan beri tanda √ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B7200">
+        <w:t xml:space="preserve">urut dosen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044042A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">di belakang </w:t>
-[...10 lines deleted...]
-        <w:t>nama dosen yang dipilih)</w:t>
+        <w:t>yang dipilih)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4786"/>
-        <w:gridCol w:w="3935"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="753"/>
+        <w:gridCol w:w="3466"/>
+        <w:gridCol w:w="816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA3A06" w14:paraId="68D7D1DE" w14:textId="02ADA39A" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="68D7D1DE" w14:textId="7547E2BD" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="00A41A21" w14:textId="27786D48" w:rsidR="00AA3A06" w:rsidRPr="00FC4F43" w:rsidRDefault="00F67F67" w:rsidP="00BA432E">
+          <w:p w14:paraId="00A41A21" w14:textId="27786D48" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="068BEB55" w14:textId="271A803D" w:rsidR="00A94FE0" w:rsidRPr="0081665B" w:rsidRDefault="0081665B" w:rsidP="00BA432E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pilihan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B36B0B" w14:textId="5D560887" w:rsidR="00AA3A06" w:rsidRPr="00FC4F43" w:rsidRDefault="00F67F67" w:rsidP="00BA432E">
+          <w:p w14:paraId="04B36B0B" w14:textId="45F296B1" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOSEN PEMBIMBING II</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61D267C4" w14:textId="5A1D587E" w:rsidR="00A94FE0" w:rsidRPr="0081665B" w:rsidRDefault="0081665B" w:rsidP="00BA432E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pilihan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00947BD7" w14:paraId="71CE9214" w14:textId="23E44DB9" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="71CE9214" w14:textId="5FE3B4D3" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6593AE42" w14:textId="01B7AC5E" w:rsidR="00947BD7" w:rsidRPr="00FC4F43" w:rsidRDefault="00947BD7" w:rsidP="00E643A9">
+          <w:p w14:paraId="6593AE42" w14:textId="01B7AC5E" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Akuntansi Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DEB57E5" w14:textId="2726DE76" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="0081665B" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No Urut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F454F97" w14:textId="4D5E3C6D" w:rsidR="00947BD7" w:rsidRPr="008B7200" w:rsidRDefault="00947BD7" w:rsidP="00E643A9">
+          <w:p w14:paraId="6F454F97" w14:textId="40CFC5FD" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="455"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008B7200">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Akuntansi Keuangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D9CEEB3" w14:textId="29DD03EC" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="0081665B" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="95"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No Urut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35BAE" w14:paraId="1F3D6157" w14:textId="59090BB6" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="1F3D6157" w14:textId="487E2005" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC70B45" w14:textId="5387C997" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...7 lines deleted...]
-              <w:ind w:left="709" w:hanging="283"/>
+          <w:p w14:paraId="1CC70B45" w14:textId="5387C997" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Prof. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Martinus Robert Hutauruk, SE, Ak, MM</w:t>
             </w:r>
-            <w:r w:rsidR="00D35BAE" w:rsidRPr="00FC4F43">
-[...19 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F93709" w14:textId="69CCB04C" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38AAABF5" w14:textId="0B797BEF" w:rsidR="00D35BAE" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="265"/>
+          <w:p w14:paraId="38AAABF5" w14:textId="4897D5FD" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Agus Riyanto, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299F353D" w14:textId="7581F61C" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35BAE" w14:paraId="6F12BC09" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="6F12BC09" w14:textId="5BCA1B55" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42A3ADEF" w14:textId="5AC895D9" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="42A3ADEF" w14:textId="5AC895D9" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AF114F2" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C5474D4" w14:textId="28F94632" w:rsidR="00D35BAE" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="265"/>
+          <w:p w14:paraId="1C5474D4" w14:textId="0AC10BDF" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Novi Yanti, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7387723A" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35BAE" w14:paraId="645AF638" w14:textId="6C99924E" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="645AF638" w14:textId="2E361FEB" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CC19B4" w14:textId="179A63BA" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
-[...7 lines deleted...]
-              <w:ind w:left="709" w:hanging="283"/>
+          <w:p w14:paraId="10CC19B4" w14:textId="179A63BA" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FC4F43">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65D1D57B" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3DDE18" w14:textId="613250B6" w:rsidR="00D35BAE" w:rsidRDefault="00D35BAE" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="265"/>
+          <w:p w14:paraId="6B3DDE18" w14:textId="7DBD64D2" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D735628" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35BAE" w14:paraId="5F69FD2D" w14:textId="09D4667B" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="5F69FD2D" w14:textId="7CBD29EC" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A4BB95" w14:textId="12017934" w:rsidR="00D35BAE" w:rsidRPr="00FC4F43" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
-[...7 lines deleted...]
-              <w:ind w:left="709" w:hanging="283"/>
+          <w:p w14:paraId="10A4BB95" w14:textId="12017934" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Dr. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
-            <w:r w:rsidR="00D35BAE">
-[...11 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="648DA48D" w14:textId="6C943BC2" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6818A2BA" w14:textId="5E209F45" w:rsidR="00D35BAE" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="265"/>
+          <w:p w14:paraId="6818A2BA" w14:textId="3DF7C000" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firmansyah, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FFE4A6D" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35BAE" w14:paraId="1BEF28EE" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="1BEF28EE" w14:textId="597A3600" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23157452" w14:textId="09A2AF6B" w:rsidR="00D35BAE" w:rsidRPr="00EC1F54" w:rsidRDefault="00D35BAE" w:rsidP="00BA432E">
+          <w:p w14:paraId="23157452" w14:textId="09A2AF6B" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6754380C" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091C40D0" w14:textId="3AC3E958" w:rsidR="00D35BAE" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="265"/>
+          <w:p w14:paraId="091C40D0" w14:textId="28EEAC49" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Puspita Wulandari, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40768853" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA432E" w14:paraId="0C1D65BD" w14:textId="50E02B59" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="2E03F0DC" w14:textId="1E58A854" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62146244" w14:textId="21FC7102" w:rsidR="00BA432E" w:rsidRPr="00FC4F43" w:rsidRDefault="00BA432E" w:rsidP="00E643A9">
+          <w:p w14:paraId="53EEDD35" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330CB5FE" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA92BDA" w14:textId="24F701CC" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sri Wahyuti, SE., MM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3E5FA1" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="0DA470C4" w14:textId="55E77768" w:rsidTr="00A94FE0">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29F34778" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF01455" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7509A24E" w14:textId="09AEA4AC" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00DC492C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BDCBB68" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="0C1D65BD" w14:textId="4E0E4A77" w:rsidTr="00A94FE0">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62146244" w14:textId="21FC7102" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Perpajakan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458949BB" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="100"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D9C9153" w14:textId="34C36420" w:rsidR="00BA432E" w:rsidRPr="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="4D9C9153" w14:textId="1448BD0D" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="100"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">B.   </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B.   Konsentrasi Perpajakan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E643A9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="154B8E3A" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="100"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="1A5D7D7B" w14:textId="34E643CB" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="1A5D7D7B" w14:textId="0E9BF621" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED4B7BC" w14:textId="2B4B1CE4" w:rsidR="00E643A9" w:rsidRPr="00FC4F43" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="5ED4B7BC" w14:textId="2B4B1CE4" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Prof. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Martinus Robert Hutauruk, SE, Ak, MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC4F43">
-[...19 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="721530E5" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB49A20" w14:textId="34B8FCE4" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="260"/>
+          <w:p w14:paraId="6AB49A20" w14:textId="3EDE52A4" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firmansyah, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103E062A" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="7EC34BA8" w14:textId="37889E66" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="7EC34BA8" w14:textId="367F393F" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA3A8E9" w14:textId="1FE0D05B" w:rsidR="00E643A9" w:rsidRPr="00FC4F43" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0FA3A8E9" w14:textId="1FE0D05B" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084E127A" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="136797B0" w14:textId="4CE2786C" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="260"/>
+          <w:p w14:paraId="136797B0" w14:textId="3201C0CC" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C4045F" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="376C87B1" w14:textId="7BA4026B" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="376C87B1" w14:textId="7FE88C38" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="253A5BE7" w14:textId="0F24F4F3" w:rsidR="00E643A9" w:rsidRPr="00FC4F43" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="253A5BE7" w14:textId="0F24F4F3" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FC4F43">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="256FD2D8" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D3E8F2" w14:textId="3ED7CF87" w:rsidR="00E643A9" w:rsidRPr="00090354" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...10 lines deleted...]
-              <w:ind w:hanging="260"/>
+          <w:p w14:paraId="27D3E8F2" w14:textId="362786EC" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Novi Yanti, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17584D23" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="78867B15" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="78867B15" w14:textId="3193F6E1" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE7EBA4" w14:textId="4AA15ABE" w:rsidR="00E643A9" w:rsidRPr="0020532B" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0DE7EBA4" w14:textId="4AA15ABE" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E16EBA0" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1547A4B5" w14:textId="1BE32D7F" w:rsidR="00E643A9" w:rsidRPr="00090354" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="1547A4B5" w14:textId="4DF86A68" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Agus Riyanto, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1472F44D" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="68421650" w14:textId="4DBA3E41" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="68421650" w14:textId="1912EA4B" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599E5675" w14:textId="41304C5A" w:rsidR="00E643A9" w:rsidRPr="00D35BAE" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
+          <w:p w14:paraId="599E5675" w14:textId="41304C5A" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00DA8E77" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126937C9" w14:textId="48F9D92B" w:rsidR="00E643A9" w:rsidRPr="00090354" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="126937C9" w14:textId="605A3CC7" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B2FB31" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="13EB7328" w14:textId="4C4F5F0B" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="13EB7328" w14:textId="3E5B4644" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A5EFB57" w14:textId="667F7E3B" w:rsidR="00E643A9" w:rsidRPr="00D35BAE" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="4A5EFB57" w14:textId="41E3450C" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Konsentrasi Akuntansi Sektor Publik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75633CFC" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="004DB019" w14:textId="4B384EA3" w:rsidR="00E643A9" w:rsidRPr="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="004DB019" w14:textId="5B981B7C" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:ind w:left="460"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Konsentrasi </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Konsentrasi Akuntansi Sektor Publik</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6223D">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EA372C6" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="100"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="4C6EC5DD" w14:textId="18401532" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="4C6EC5DD" w14:textId="6F76E820" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AAD9421" w14:textId="484D4643" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="4AAD9421" w14:textId="484D4643" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Prof. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Martinus Robert Hutauruk, SE, Ak, MM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC4F43">
-[...19 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="373890B5" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="476D0B57" w14:textId="728328E8" w:rsidR="00E643A9" w:rsidRPr="00090354" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="476D0B57" w14:textId="7B278C26" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Agus Riyanto, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FB3F76E" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w14:paraId="03F27859" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="03F27859" w14:textId="76280EB3" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED81F52" w14:textId="06CF8597" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0ED81F52" w14:textId="06CF8597" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00764765">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. M. Astri Yulidar Abbas, SE, MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="717B4A60" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1436589F" w14:textId="5D96E21A" w:rsidR="00E643A9" w:rsidRPr="00DE060E" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="1436589F" w14:textId="10142FD2" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Novi Yanti, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79C8DDC3" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="02E9787F" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="02E9787F" w14:textId="29F081E5" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2733500F" w14:textId="7C233B18" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="2733500F" w14:textId="7C233B18" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00764765">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erni Setiawati, SE, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59CDA5E4" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76931069" w14:textId="41E9508C" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="76931069" w14:textId="21E142D5" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nadiya Yunan, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB3F201" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="450F269B" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="450F269B" w14:textId="3457D29A" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614CBD10" w14:textId="78D4CB96" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="007752A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="614CBD10" w14:textId="23A074BA" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="0081665B" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4974A754" wp14:editId="5DAAC5BB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2063750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>125095</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="914400" cy="525780"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Up Arrow Callout 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="914400" cy="525780"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrowCallout">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7E64E70F" w14:textId="77777777" w:rsidR="0081665B" w:rsidRPr="00C247D2" w:rsidRDefault="0081665B" w:rsidP="0081665B">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C247D2">
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Isi urutan angka sesuai pilihan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype id="_x0000_t79" coordsize="21600,21600" o:spt="79" adj="7200,5400,3600,8100" path="m0@0l@3@0@3@2@1@2,10800,0@4@2@5@2@5@0,21600@0,21600,21600,,21600xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="val #2"/>
+                        <v:f eqn="val #3"/>
+                        <v:f eqn="sum 21600 0 #1"/>
+                        <v:f eqn="sum 21600 0 #3"/>
+                        <v:f eqn="sum #0 21600 0"/>
+                        <v:f eqn="prod @6 1 2"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@7;10800,21600;21600,@7" o:connectangles="270,180,90,0" textboxrect="0,@0,21600,21600"/>
+                      <v:handles>
+                        <v:h position="topLeft,#0" yrange="@2,21600"/>
+                        <v:h position="#1,topLeft" xrange="0,@3"/>
+                        <v:h position="#3,#2" xrange="@1,10800" yrange="0,@0"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Up Arrow Callout 3" o:spid="_x0000_s1026" type="#_x0000_t79" style="position:absolute;margin-left:162.5pt;margin-top:9.85pt;width:1in;height:41.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA6fKRgQIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSZO2COkWQosOA&#10;oi3WFj0rshQbkEWNUmJnXz9KdtyiLXYYloNCmuQj+UTq4rJrDNsr9DXYgk9Ocs6UlVDWdlvwp8fr&#10;L+ec+SBsKQxYVfCD8vxy+fnTResWagoVmFIhIxDrF60reBWCW2SZl5VqhD8BpywZNWAjAqm4zUoU&#10;LaE3Jpvm+desBSwdglTe09er3siXCV9rJcOd1l4FZgpOtYV0Yjo38cyWF2KxReGqWg5liH+oohG1&#10;paQj1JUIgu2wfgfV1BLBgw4nEpoMtK6lSj1QN5P8TTcPlXAq9ULkeDfS5P8frLzd3yOry4KfcmZF&#10;Q1f05NgKEVq2FsbALrDTyFLr/IKcH9w9DponMbbcaWziPzXDusTsYWRWdYFJ+vhtMpvlxL8k03w6&#10;PztPzGcvwQ59+K6gYVEo+M6lEoYKErNif+MDpaagozMpsay+kCSFg1GxFmN/Kk1tUeppik4DpdYG&#10;2V7QKAgplQ2T3lSJUvWf5zn9YreUZIxIWgKMyLo2ZsQeAOKwvsfuYQb/GKrSPI7B+d8K64PHiJQZ&#10;bBiDm9oCfgRgqKshc+9/JKmnJrIUuk1HLlHcQHmg+0foF8M7eV3TBdwIH+4F0ibQndF2hzs6tIG2&#10;4DBInFWAvz/6Hv1pQMnKWUubVXD/aydQcWZ+WBrdNAu0ikmZzc+mlANfWzavLXbXrIFubELviJNJ&#10;jP7BHEWN0DzTI7CKWckkrKTcBZcBj8o69BtPz4hUq1Vyo/VzItzYBycjeCQ4jtVj9yzQDVMYaHxv&#10;4biFYvFmBHvfGGlhtQug6zSfL7wO1NPqphkanpn4NrzWk9fLY7j8AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAN4plx94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDoAWHOBVC&#10;6oUDgkIrjm5sYkP8o3ibhLdnOcFxZ0az39Tr2fdsNEN2MUi4XBTATGijdqGT8Pa6ubgFllEFrfoY&#10;jIRvk2HdnJ7UqtJxCi9m3GLHqCTkSkmwiKniPLfWeJUXMZlA3kccvEI6h47rQU1U7nteFsWKe+UC&#10;fbAqmQdr2q/t0Ut4mvb4+Pwp7OzSTmzGpN27QCnPz+b7O2BoZvwLwy8+oUNDTId4DDqzXsJVuaQt&#10;SIa4AUaB65Ug4UBCUS6BNzX/P6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMDp8pGB&#10;AgAAVAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADeK&#10;ZcfeAAAACgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="7565,7695,5400,9248" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E64E70F" w14:textId="77777777" w:rsidR="0081665B" w:rsidRPr="00C247D2" w:rsidRDefault="0081665B" w:rsidP="0081665B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C247D2">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Isi urutan angka sesuai pilihan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00A94FE0" w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr. Siti Rohmah, SE, M.Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2256" w:type="pct"/>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="685C38CC" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57FDF790" w14:textId="2ED3FBD3" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="57FDF790" w14:textId="78A7FB53" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="0081665B" w:rsidP="00A94FE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:hanging="260"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532EFEC6" wp14:editId="5F618EA5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1855470</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>121920</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="914400" cy="525780"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Up Arrow Callout 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="914400" cy="525780"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="upArrowCallout">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="678C3653" w14:textId="77777777" w:rsidR="0081665B" w:rsidRPr="00C247D2" w:rsidRDefault="0081665B" w:rsidP="0081665B">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00C247D2">
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>Isi urutan angka sesuai pilihan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape id="Up Arrow Callout 5" o:spid="_x0000_s1027" type="#_x0000_t79" style="position:absolute;margin-left:146.1pt;margin-top:9.6pt;width:1in;height:41.4pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2puLjgwIAAFsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EydoFdYogRYcB&#10;RVssLXpWZCk2IIsapcTOfv0o2XGLtthhmA+yKJKPH3rU5VXXGHZQ6GuwBZ+c5ZwpK6Gs7a7gT483&#10;Xy4480HYUhiwquBH5fnV8vOny9Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8GTllSasBGBBJxl5Uo&#10;WkJvTDbN869ZC1g6BKm8p9PrXsmXCV9rJcO91l4FZgpOuYW0Ylq3cc2Wl2KxQ+GqWg5piH/IohG1&#10;paAj1LUIgu2xfgfV1BLBgw5nEpoMtK6lSjVQNZP8TTWbSjiVaqHmeDe2yf8/WHl3eEBWlwWfc2ZF&#10;Q1f05NgKEVq2FsbAPrB57FLr/IKMN+4BB8nTNpbcaWzin4phXersceys6gKTdPhtMpvl1H9Jqvl0&#10;fn6ROp+9ODv04buChsVNwfcupTBkkDorDrc+UGhyOhmTENPqE0m7cDQq5mLsT6WpLAo9Td6JUGpt&#10;kB0EUUFIqWyY9KpKlKo/nuf0xWopyOiRpAQYkXVtzIg9AESyvsfuYQb76KoSH0fn/G+J9c6jR4oM&#10;NozOTW0BPwIwVNUQubc/NalvTexS6LZduvJkGU+2UB6JBgj9fHgnb2q6h1vhw4NAGgi6OhrycE+L&#10;NtAWHIYdZxXg74/Ooz3xlLSctTRgBfe/9gIVZ+aHJQYnStBEJmE2P59SDHyt2b7W2H2zBrq4CT0n&#10;TqZttA/mtNUIzTO9BasYlVTCSopdcBnwJKxDP/j0mki1WiUzmkInwq3dOBnBY58jux67Z4FuIGMg&#10;Ft/BaRjF4g0Te9voaWG1D6DrRNOXvg43QBOcqDS8NvGJeC0nq5c3cfkHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCYKz7G3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqI1BFQ5x&#10;KoTUDQsELSCWbjzEgfih2E3C3zOsYDWPe3XnTL1Z/MAmHHMfg4bLlQCGoY22D52Gl/324gZYLiZY&#10;M8SAGr4xw6Y5PalNZeMcnnHalY5RSMiV0eBKSRXnuXXoTV7FhIG0jzh6U2gcO25HM1O4H7gUYs29&#10;6QNdcCbhvcP2a3f0Gh7nt/Lw9Knc0qdXtZ2S7d9V0fr8bLm7BVZwKX9m+MUndGiI6RCPwWY2aJBK&#10;SrKSoKiS4fpqTc2BFkIK4E3N/7/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2puLj&#10;gwIAAFsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCY&#10;Kz7G3QAAAAoBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="7565,7695,5400,9248" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="678C3653" w14:textId="77777777" w:rsidR="0081665B" w:rsidRPr="00C247D2" w:rsidRDefault="0081665B" w:rsidP="0081665B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C247D2">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Isi urutan angka sesuai pilihan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00A94FE0" w:rsidRPr="00A94FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firmansyah, SE, M. Ak</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2837274D" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="56A1DA8B" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="56A1DA8B" w14:textId="66EB8824" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7148D33C" w14:textId="74EDE02D" w:rsidR="00E643A9" w:rsidRPr="00764765" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
+          <w:p w14:paraId="7148D33C" w14:textId="48017A96" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE098B2" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DC9737" w14:textId="00895023" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="11DC9737" w14:textId="34FBD329" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D2BEBE" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="5B8B8801" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="5B8B8801" w14:textId="53EC6DEB" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A49DDDD" w14:textId="77777777" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
+          <w:p w14:paraId="1A49DDDD" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12FA8083" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ED1392F" w14:textId="1176CACD" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="1ED1392F" w14:textId="324EC579" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3041A39E" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E643A9" w:rsidRPr="0020532B" w14:paraId="6FC52CB5" w14:textId="77777777" w:rsidTr="00E643A9">
+      <w:tr w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w14:paraId="6FC52CB5" w14:textId="612EB6AB" w:rsidTr="00A94FE0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2744" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12ED7697" w14:textId="77777777" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
+          <w:p w14:paraId="12ED7697" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00BA432E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2256" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1997DEFB" w14:textId="77777777" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="5400"/>
+              </w:tabs>
+              <w:ind w:left="742"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AEB4BBC" w14:textId="154EC483" w:rsidR="00E643A9" w:rsidRPr="0041765D" w:rsidRDefault="00E643A9" w:rsidP="00E643A9">
+          <w:p w14:paraId="3AEB4BBC" w14:textId="6D926102" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00E643A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="7A510B8B" w14:textId="77777777" w:rsidR="00E643A9" w:rsidRDefault="00E643A9" w:rsidP="00BA432E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5822A8E5" w14:textId="4E8FAB35" w:rsidR="00A94FE0" w:rsidRPr="00A94FE0" w:rsidRDefault="00A94FE0" w:rsidP="00A94FE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...21 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="742"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B791511" w14:textId="436380A0" w:rsidR="00897283" w:rsidRPr="002457C6" w:rsidRDefault="002457C6" w:rsidP="002457C6">
+    <w:p w14:paraId="5B791511" w14:textId="65672F88" w:rsidR="00897283" w:rsidRPr="0081665B" w:rsidRDefault="002457C6" w:rsidP="002457C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002457C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Catatan: </w:t>
       </w:r>
-      <w:r w:rsidR="00947BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00947BD7" w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="002457C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>yarat dan Ketentuan Berlaku</w:t>
       </w:r>
-      <w:r w:rsidR="00920B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidR="00920B58" w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC1AD37" w14:textId="77777777" w:rsidR="00D6223D" w:rsidRDefault="00D6223D" w:rsidP="00153C33">
+    <w:p w14:paraId="0A9393A2" w14:textId="667AA804" w:rsidR="0081665B" w:rsidRDefault="0081665B" w:rsidP="002457C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*Jika Dosen pembimbing pilihan ke-1 sudah penuh, maka otomatis akan dialihkan ke Dosen Pembimbing pilihan ke-2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AD975B5" w14:textId="77777777" w:rsidR="00D6223D" w:rsidRDefault="00D6223D" w:rsidP="00153C33">
+    <w:p w14:paraId="4A995B76" w14:textId="03890489" w:rsidR="0081665B" w:rsidRPr="002457C6" w:rsidRDefault="0081665B" w:rsidP="002457C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        </w:rPr>
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081665B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jika Dosen pembimbing pilihan ke-2 juga sudah penuh, maka otomatis akan dialihkan ke Dosen Pembimbing pilihan ke-3, dan seterusnya.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A76208E" w14:textId="77777777" w:rsidR="007533EF" w:rsidRDefault="007533EF" w:rsidP="00153C33">
+    <w:p w14:paraId="608FB0EE" w14:textId="699F8DA4" w:rsidR="00A94FE0" w:rsidRDefault="00A94FE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923E4A9" w14:textId="30705593" w:rsidR="00222663" w:rsidRPr="006322F8" w:rsidRDefault="003449BC" w:rsidP="00153C33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Demikian surat permohonan ini </w:t>
       </w:r>
       <w:r w:rsidR="00DE060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">aya buat. </w:t>
       </w:r>
       <w:r w:rsidR="00222663" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Atas perhatian dan </w:t>
       </w:r>
       <w:r w:rsidR="00EC1189" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">perkenan </w:t>
@@ -2755,313 +4089,292 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CEF019" w14:textId="77777777" w:rsidR="009C0F18" w:rsidRDefault="009C0F18" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05BB0A20" w14:textId="1382BC38" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="05BB0A20" w14:textId="7029FF64" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="00122D8F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Menyetujui,</w:t>
+      </w:r>
+      <w:r w:rsidR="00122D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00122D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Men</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>getahui,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7380225F" w14:textId="6797894D" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="00122D8F" w:rsidP="00122D8F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plt. </w:t>
+      </w:r>
+      <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Ketua Program Studi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Wakil Dekan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B391EC" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t>Menyetujui,</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7380225F" w14:textId="6F48774B" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
-[...30 lines deleted...]
-    <w:p w14:paraId="15B391EC" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F1C482" w14:textId="77777777" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="6A0C646C" w14:textId="66984509" w:rsidR="0051130E" w:rsidRDefault="007752A9" w:rsidP="00673995">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
-          <w:tab w:val="left" w:pos="5400"/>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
       <w:r w:rsidR="009655B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Siti Rohmah, SE, M.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00F86CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ak</w:t>
       </w:r>
       <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051130E" w:rsidRPr="006322F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0051130E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B60E3E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B60E3E">
+      <w:r w:rsidR="00673995" w:rsidRPr="00673995">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Erni Setiawati, SE, ME</w:t>
+        <w:t>Dr. Dian Irma Aprianti, S.IP., MM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78758216" w14:textId="23BDC5ED" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="0051130E">
+    <w:p w14:paraId="78758216" w14:textId="1444A83D" w:rsidR="0051130E" w:rsidRPr="006322F8" w:rsidRDefault="0051130E" w:rsidP="00673995">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
-          <w:tab w:val="left" w:pos="6096"/>
+          <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">NIK. </w:t>
       </w:r>
       <w:r w:rsidR="00F86CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>2011.084.138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:tab/>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00B60E3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:tab/>
-[...11 lines deleted...]
-        <w:t>IK. 2000.076.081</w:t>
+        <w:t xml:space="preserve">IK. </w:t>
+      </w:r>
+      <w:r w:rsidR="00673995" w:rsidRPr="00673995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>015.079.187</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4EF288" w14:textId="77777777" w:rsidR="0051130E" w:rsidRDefault="0051130E" w:rsidP="0063564C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0051130E" w:rsidSect="00BB556D">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -4481,128 +5794,138 @@
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00153C33"/>
     <w:rsid w:val="00012EB4"/>
     <w:rsid w:val="00090354"/>
     <w:rsid w:val="0009106C"/>
     <w:rsid w:val="00094BBF"/>
     <w:rsid w:val="000B0FFB"/>
     <w:rsid w:val="000F5047"/>
     <w:rsid w:val="00101A38"/>
+    <w:rsid w:val="00122D8F"/>
     <w:rsid w:val="00145AB8"/>
     <w:rsid w:val="00153C33"/>
     <w:rsid w:val="0020532B"/>
     <w:rsid w:val="00222663"/>
     <w:rsid w:val="002412BD"/>
     <w:rsid w:val="002457C6"/>
     <w:rsid w:val="002512C6"/>
+    <w:rsid w:val="002A26A3"/>
     <w:rsid w:val="002B47EA"/>
     <w:rsid w:val="003449BC"/>
+    <w:rsid w:val="00354D87"/>
     <w:rsid w:val="00393526"/>
     <w:rsid w:val="003A43E7"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="00404931"/>
     <w:rsid w:val="0041765D"/>
     <w:rsid w:val="004313F0"/>
+    <w:rsid w:val="004D1B08"/>
     <w:rsid w:val="004E0E01"/>
     <w:rsid w:val="0051130E"/>
     <w:rsid w:val="00526741"/>
     <w:rsid w:val="00570A68"/>
     <w:rsid w:val="005C025D"/>
     <w:rsid w:val="005C7855"/>
     <w:rsid w:val="005F3AC0"/>
     <w:rsid w:val="006322F8"/>
     <w:rsid w:val="0063564C"/>
     <w:rsid w:val="00661C81"/>
+    <w:rsid w:val="00673995"/>
     <w:rsid w:val="00735164"/>
     <w:rsid w:val="007533EF"/>
     <w:rsid w:val="00764765"/>
     <w:rsid w:val="007752A9"/>
     <w:rsid w:val="00785FB8"/>
+    <w:rsid w:val="0081665B"/>
     <w:rsid w:val="00852829"/>
     <w:rsid w:val="00872514"/>
     <w:rsid w:val="00873783"/>
+    <w:rsid w:val="00886508"/>
     <w:rsid w:val="00892A42"/>
     <w:rsid w:val="00897283"/>
     <w:rsid w:val="008B7200"/>
     <w:rsid w:val="008F0875"/>
     <w:rsid w:val="00920B58"/>
     <w:rsid w:val="00947BD7"/>
     <w:rsid w:val="009655B1"/>
     <w:rsid w:val="009C0F18"/>
     <w:rsid w:val="00A12913"/>
+    <w:rsid w:val="00A94FE0"/>
     <w:rsid w:val="00AA3A06"/>
     <w:rsid w:val="00B03822"/>
     <w:rsid w:val="00B60E3E"/>
     <w:rsid w:val="00BA432E"/>
     <w:rsid w:val="00BB556D"/>
     <w:rsid w:val="00BE727F"/>
     <w:rsid w:val="00C1084E"/>
+    <w:rsid w:val="00C247D2"/>
     <w:rsid w:val="00CA0A7D"/>
     <w:rsid w:val="00CD009C"/>
     <w:rsid w:val="00CF46A8"/>
     <w:rsid w:val="00D01A33"/>
     <w:rsid w:val="00D35BAE"/>
     <w:rsid w:val="00D455B1"/>
     <w:rsid w:val="00D6223D"/>
     <w:rsid w:val="00D80B06"/>
     <w:rsid w:val="00D815E9"/>
     <w:rsid w:val="00D906C0"/>
     <w:rsid w:val="00DC19C1"/>
+    <w:rsid w:val="00DC492C"/>
     <w:rsid w:val="00DE060E"/>
     <w:rsid w:val="00E643A9"/>
     <w:rsid w:val="00E70588"/>
     <w:rsid w:val="00E7603F"/>
     <w:rsid w:val="00EC1189"/>
     <w:rsid w:val="00EC1F54"/>
     <w:rsid w:val="00EE26D7"/>
     <w:rsid w:val="00F406C6"/>
     <w:rsid w:val="00F67F67"/>
     <w:rsid w:val="00F76879"/>
     <w:rsid w:val="00F86CEC"/>
     <w:rsid w:val="00FC4F43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5529,66 +6852,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>376</Words>
-  <Characters>2149</Characters>
+  <Words>422</Words>
+  <Characters>2410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2520</CharactersWithSpaces>
+  <CharactersWithSpaces>2827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>