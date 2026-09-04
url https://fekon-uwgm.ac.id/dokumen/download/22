--- v0 (2026-05-30)
+++ v1 (2026-09-04)
@@ -1,1984 +1,6356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="7C83C9CE" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059026B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>FORM</w:t>
+        <w:t>FORMULIR PENGAJUAN DETEKSI PLAGIASI</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:p>
+    <w:p w:rsidR="00036AC8" w:rsidRPr="00FC1623" w:rsidRDefault="00556DAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ULIR PENGAJUAN DETEKSI PLAGIASI</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>FAKULTAS EKONOMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DAN BISNIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2960F613" w14:textId="77777777" w:rsidR="008810FF" w:rsidRDefault="00082621" w:rsidP="00082621">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-ID"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-ID"/>
-[...1 lines deleted...]
-        <w:t>FAKULTAS EKONOMI</w:t>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>UNIVERSITAS WIDYA GAMA MAHAKAM SAMARINDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017D9640" w14:textId="26F89460" w:rsidR="0059026B" w:rsidRPr="00082621" w:rsidRDefault="00082621" w:rsidP="00082621">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-ID"/>
-[...1 lines deleted...]
-        <w:t>UNIVERSITAS WIDYA GAMA MAHAKAM SAMARINDA</w:t>
+        </w:rPr>
+        <w:t>Kepada :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F9CB0C" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ketua Prodi </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Akuntansi/Manajemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00357F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Bapak/Ibu …………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fakultas Ekonomi </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan Bisnis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UWGM</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samarinda</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EEF753D" w14:textId="77777777" w:rsidR="0059026B" w:rsidRPr="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="137156FE" w14:textId="0E4C6910" w:rsidR="0059026B" w:rsidRPr="0059026B" w:rsidRDefault="00E86FB3" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1ED36243" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan ini kami menyerahkan karya ilmiah </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Skripsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00357F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dengan</w:t>
+        <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...70 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">untuk dilakukan deteksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1623">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plagiasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sesuai ketentuan yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C5E59">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposal, </w:t>
+        <w:t>berlaku.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...172 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1830"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="7203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008960A0" w14:paraId="09328E4B" w14:textId="77777777" w:rsidTr="008960A0">
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A961DA" w14:textId="2EDA9B4B" w:rsidR="008960A0" w:rsidRDefault="008960A0" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Judul</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JUDUL</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1BECF9" w14:textId="77777777" w:rsidR="008960A0" w:rsidRDefault="008960A0" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7389921C" w14:textId="77777777" w:rsidR="008960A0" w:rsidRPr="0059026B" w:rsidRDefault="008960A0" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRPr="00FC1623" w:rsidRDefault="002C5C5D" w:rsidP="00FC1623">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5340"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...210 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F0B9C2" w14:textId="77777777" w:rsidR="00267580" w:rsidRDefault="00267580" w:rsidP="00267580">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
+            <w:r w:rsidRPr="00525940">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03132D3C" w14:textId="0B920989" w:rsidR="00267580" w:rsidRPr="00FF593E" w:rsidRDefault="00267580" w:rsidP="003A2D76">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D0E6B" w14:paraId="2E8BD38D" w14:textId="77777777" w:rsidTr="003A2D76">
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9D4717" w14:textId="77777777" w:rsidR="001D0E6B" w:rsidRDefault="001D0E6B" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BD116D" w14:textId="77777777" w:rsidR="001D0E6B" w:rsidRPr="00064AC4" w:rsidRDefault="00064AC4" w:rsidP="00267580">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
+            <w:r w:rsidRPr="00525940">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615254CB" w14:textId="3E4F82D1" w:rsidR="001D0E6B" w:rsidRPr="00FF593E" w:rsidRDefault="001D0E6B" w:rsidP="003A2D76">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267580" w14:paraId="5DDF203C" w14:textId="77777777" w:rsidTr="003A2D76">
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="453F9FF7" w14:textId="77777777" w:rsidR="00267580" w:rsidRPr="0059026B" w:rsidRDefault="00267580" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0059026B">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>gram Studi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E8951B" w14:textId="77777777" w:rsidR="00267580" w:rsidRDefault="00267580" w:rsidP="00267580">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
+            <w:r w:rsidRPr="00525940">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59AD067F" w14:textId="529BE2BE" w:rsidR="00267580" w:rsidRPr="00FF593E" w:rsidRDefault="00267580" w:rsidP="003A2D76">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00267580" w14:paraId="0D747EF3" w14:textId="77777777" w:rsidTr="003A2D76">
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E47F6D" w14:textId="51639E7F" w:rsidR="00267580" w:rsidRPr="0059026B" w:rsidRDefault="00267580" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0059026B">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF96C6F" w14:textId="77777777" w:rsidR="00267580" w:rsidRDefault="00267580" w:rsidP="00267580">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
+            <w:r w:rsidRPr="00525940">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC1D77C" w14:textId="5A52C8AB" w:rsidR="00267580" w:rsidRPr="00FF593E" w:rsidRDefault="00267580" w:rsidP="003A2D76">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
-[...24 lines deleted...]
-                <w:lang w:val="en-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C5C5D" w:rsidTr="002C5C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D" w:rsidP="00736C3D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
               </w:rPr>
               <w:t>HP</w:t>
             </w:r>
-            <w:r w:rsidR="00267580">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve">. / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
+                <w:lang w:val="zh-CN"/>
               </w:rPr>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015658DE" w14:textId="77777777" w:rsidR="00267580" w:rsidRDefault="00267580" w:rsidP="00267580">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7203" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="689BEB54" w14:textId="2A47AD2D" w:rsidR="00267580" w:rsidRPr="0027235D" w:rsidRDefault="00267580" w:rsidP="003A2D76">
+          <w:p w:rsidR="002C5C5D" w:rsidRDefault="002C5C5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-ID"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4ED14876" w14:textId="77777777" w:rsidR="0059026B" w:rsidRPr="0059026B" w:rsidRDefault="00ED65CD" w:rsidP="00267580">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1988"/>
           <w:tab w:val="left" w:pos="2184"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Demikian</w:t>
+        <w:t>Demikian, atas perhatiannya diucapkan terima kasih.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...98 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4DD5AB76" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191FAA7B" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDBF7A3" w14:textId="77777777" w:rsidR="00ED65CD" w:rsidRDefault="00ED65CD" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07B828F2" w14:textId="77777777" w:rsidR="00ED65CD" w:rsidRDefault="00ED65CD" w:rsidP="0059026B">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F0781CA" w14:textId="26777657" w:rsidR="0059026B" w:rsidRPr="0059026B" w:rsidRDefault="0059026B" w:rsidP="00D802A2">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-ID"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>Samarinda</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00741AD0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="002C5C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>………………..</w:t>
       </w:r>
-      <w:r w:rsidR="00C92E56">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="1E0AECDD" w14:textId="11024265" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="00D802A2">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mahasiswa</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Mahasiswa,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242DA2E5" w14:textId="0918750D" w:rsidR="0059026B" w:rsidRDefault="00766B68" w:rsidP="00766B68">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7065"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CEDF0C" w14:textId="28F26FAA" w:rsidR="0059026B" w:rsidRPr="0059026B" w:rsidRDefault="0059026B" w:rsidP="00D802A2">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4F7725" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="00D802A2">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9AB197" w14:textId="77777777" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="00D802A2">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59841302" w14:textId="77777777" w:rsidR="00E35F29" w:rsidRDefault="00E35F29" w:rsidP="00766B68">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C9BBE1B" w14:textId="24674496" w:rsidR="0059026B" w:rsidRDefault="0059026B" w:rsidP="00766B68">
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……….…….…..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D12BC" w:rsidRDefault="009D12BC">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00741AD0">
+    </w:p>
+    <w:p w:rsidR="009D12BC" w:rsidRDefault="009D12BC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B4183B">
+        <w:sectPr w:rsidR="009D12BC" w:rsidSect="009D12BC">
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:pgSz w:w="11907" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="936" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D12BC" w:rsidRDefault="009D12BC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="333412303" w:edGrp="everyone"/>
+      <w:permEnd w:id="333412303"/>
+    </w:p>
+    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD57411" wp14:editId="53D2A79C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5038725</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-771525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3048000" cy="565142"/>
+                <wp:effectExtent l="76200" t="38100" r="95250" b="6985"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Group 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3048000" cy="565142"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3048000" cy="565142"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="object 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3048000" cy="438150"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="4980940" h="619760">
+                                <a:moveTo>
+                                  <a:pt x="4980939" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="619759"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4980939" y="619759"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4980939" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:schemeClr val="accent6"/>
+                          </a:lnRef>
+                          <a:fillRef idx="3">
+                            <a:schemeClr val="accent6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="3">
+                            <a:schemeClr val="accent6"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="object 6"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noGrp="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="9517"/>
+                            <a:ext cx="2933700" cy="555625"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w:rsidR="009D12BC" w:rsidRPr="00814D75" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                              <w:pPr>
+                                <w:spacing w:before="20"/>
+                                <w:ind w:left="14"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00814D75">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>BAGAN</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00814D75">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:spacing w:val="-70"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:spacing w:val="-70"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">    </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00814D75">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>ALIR</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00814D75">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:br/>
+                              </w:r>
+                              <w:r w:rsidRPr="00814D75">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="252525"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>PROSES DETEKSI PLAGIASI</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+                          <a:spAutoFit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:396.75pt;margin-top:-60.75pt;width:240pt;height:44.5pt;z-index:251688960" coordsize="30480,5651" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcXp89FgMAAEMIAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vd1u0zAUvkfiHSzfsyRt07XV0gk2NiFN&#10;MLHxAK7jNIHENrbbpDw9xyd1WjZUaUPiJjlxvvP3nR9fXHZNTbbC2ErJjCZnMSVCcpVXcp3Rb483&#10;72aUWMdkzmolRUZ3wtLL5ds3F61eiJEqVZ0LQ8CItItWZ7R0Ti+iyPJSNMyeKS0k/CyUaZiDT7OO&#10;csNasN7U0SiOp1GrTK6N4sJaOL3uf9Il2i8Kwd2XorDCkTqjEJvDp8Hnyj+j5QVbrA3TZcX3YbBX&#10;RNGwSoLTwdQ1c4xsTPXMVFNxo6wq3BlXTaSKouICc4BskvhJNrdGbTTmsl60az3QBNQ+4enVZvnn&#10;7b0hVZ7RESWSNVAi9EpGnppWrxeAuDX6Qd+b/cG6//LZdoVp/BvyIB2SuhtIFZ0jHA7H8WQWx8A9&#10;h3/pNE0maJoteAmleabGy4+nFaPgNvLRDcG0GhrIHjiy/8bRQ8m0QOqtZ2DPURo4Uqvv0Fok7UlC&#10;yMCQXVgg61X0TMazJMWmHLIEnjbW3QqFRLPtnXV9z+ZBYmWQeCeDaHx40PM19ryjBHreUAI9v+p7&#10;XjPn9XyYXiRtRifzWTyfQKXKjE6T+fk0xpZu1FY8KgQ6Xy6EjeeUhFpDrAdMLY+xYOwIFf6Ft0Z7&#10;PcY7TOc+NjAXAOHdA48dvxAeOA0Gea2s6H357NHpwAgEcOAcuiwUFCW3q4XnopZfRQGDg23vD3Bl&#10;iavakC0D4hnnQrrpkBCgPaqo6npQHCO/JxX3eK8qcJ29RHnQQM9KukG5qaQyf/Neu2QfctHjgZqj&#10;vL24UvkO5qGFpZlR+3PDjKCk/iRh4qCULggmCKsgGFdfKdzDnnlvCgbWL5n/MLnTJ5OLhfGeYbj9&#10;5BLXfVBQy6QnRd8p/sMSqWD1+cMQ8B7dB31yzOdpcu7VoG77fTaaj8fnwyJM0+kI18fRpGvTTzrx&#10;AswrzDCGE6YeoAESyoKbxufhulUH7ry4LxDcymCkVOYXPV2sZIRhnSqYz8Pq9xunbiq/f7B6vZ/j&#10;UsIx3lRw9sdVePyN+MPdv/wNAAD//wMAUEsDBBQABgAIAAAAIQBgSEWS4gAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWseJQiHEqaoKOFVItEiI2zbeJlFjO4rdJP17nBO9&#10;7c6MZt/m60m3bKDeNdZIEMsIGJnSqsZUEr4P74tnYM6jUdhaQxKu5GBd3N/lmCk7mi8a9r5iocS4&#10;DCXU3ncZ566sSaNb2o5M8E621+jD2ldc9TiGct3yOIqeuMbGhAs1drStqTzvL1rCx4jjJhFvw+58&#10;2l5/D+nnz06QlI8P0+YVmKfJ/4dhxg/oUASmo70Y5VgrYfWSpCEqYSFiEaY5Eq9m7Ri0JE6BFzm/&#10;/aL4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxenz0WAwAAQwgAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGBIRZLiAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAcAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB/BgAAAAA=&#10;">
+                <v:shape id="object 5" o:spid="_x0000_s1027" style="position:absolute;width:30480;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4980940,619760" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAglxQicQA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KEXkQ3LVgldROaUqF4srZCj4/s&#10;Mwlm34bdjab+elcQehxm5htmlQ+mFSdyvrGs4GmWgCAurW64UvDzvZ4uQfiArLG1TAr+yEOejR5W&#10;mGp75i867UIlIoR9igrqELpUSl/WZNDPbEccvYN1BkOUrpLa4TnCTSufk+RFGmw4LtTY0XtN5XHX&#10;GwVufemXv8VkG+xkL+cfxcJukoVSj+Ph7RVEoCH8h+/tT61gDrcr8QbI7AoAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAIJcUInEAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m4980939,l,,,619759r4980939,l4980939,xe" fillcolor="#9a4906 [1641]" stroked="f">
+                  <v:fill color2="#f68a32 [3017]" rotate="t" angle="180" colors="0 #cb6c1d;52429f #ff8f2a;1 #ff8f26" focus="100%" type="gradient">
+                    <o:fill v:ext="view" type="gradientUnscaled"/>
+                  </v:fill>
+                  <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00814D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5374FA0A" wp14:editId="49A940D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3997325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>264795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6922" cy="121542"/>
+                <wp:effectExtent l="57150" t="19050" r="69850" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="44" name="Konektor Panah Lurus 43">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7376D721-39B3-4F07-BC6B-5616AC331F34}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6922" cy="121542"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Konektor Panah Lurus 43" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:314.75pt;margin-top:20.85pt;width:.55pt;height:9.55pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWKVX4GwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8DiEh7LKIsBIs6UNX&#10;XdTLB3gTm1jr2NbYEFDVf+/YgWzVi1RVfXHG9pw5c2bGWd6fWkWOHJw0uqDpeEIJ15Wppd4X9Mvn&#10;cjSnxHmma6aM5gU9c0fvV2/fLDu74JlpjKo5EAyi3aKzBW28t4skcVXDW+bGxnKNl8JAyzxuYZ/U&#10;wDqM3qokm0xuks5AbcFU3Dk8fegv6SrGF4JX/kkIxz1RBcXcfFwhrs9hTVZLttgDs42sLmmwf8ii&#10;ZVIj6RDqgXlGDiB/CdXKCowzwo8r0yZGCFnxqAHVpJOf1HxqmOVRCxbH2aFM7v+FrT4cd0BkXdA8&#10;p0SzFnv0Hjv14g2QHdOsIY8HODiST6M+fvKPzgelaPUKv5Zltp5ty3xUojXKJ+t8tN7md6Mym863&#10;2W25yaY330Klk4iK+KSzbhHJQ6uiudE7QKewc3YHgeMkoA1frBM5xaadh6YF/goPb+6yjJIKL9Is&#10;neXZhegKteD8O25aEoyCOg9M7hu/MVrjcBhIoyx2xKz6DK+AwKs06QqazWe3s+jmmVRbXRN/tlgn&#10;D5LpveIXRqVR4Wv20fJnxftAH7nAMmO+PWEccL5RQI4MR7N+SYco6BkgQio1gCaR/o+gi2+A8Tj0&#10;fwscvCOj0X4AtlIb+B2rP11TFb3/VXWvNch+NvU59jKWAyc3tv7yysLT+HEf4a//gtV3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAiDVvYeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8&#10;h8hI3FiyspZSmk6A2AUhPsou3LLGtBWNUzXZVv495gQ3W370+nnL9ewGccAp9J40LBcKBFLjbU+t&#10;hu375iIHEaIhawZPqOEbA6yr05PSFNYf6Q0PdWwFh1AojIYuxrGQMjQdOhMWfkTi26efnIm8Tq20&#10;kzlyuBtkolQmnemJP3RmxPsOm6967zTMufIvSfqQxo+71dPja795rreD1udn8+0NiIhz/IPhV5/V&#10;oWKnnd+TDWLQkCXXKaMaVssrEAxklyoDseNB5SCrUv5vUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAFilV+BsCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAiDVvYeAAAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D28CDC5" wp14:editId="216AE6B8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1476375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-153035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5048250" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Persegi Panjang 28">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4516B0F2-F993-4378-A161-688686C2EAA2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5048250" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mahasiswa melihat informasi tentang tatacara pengajuan deteksi plagiasi di website: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>fekon-uwgm.ac.id</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 28" o:spid="_x0000_s1029" style="position:absolute;margin-left:116.25pt;margin-top:-12.05pt;width:397.5pt;height:33pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeR5UDIAIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf23xsurRV0xXtNlwQ&#10;VCz8ANexm4BjB9ttWqH974wnbYpgxQFxccb2vHnzZsZZPJwaRY7CutronCbjmBKhuSlrvc/pl8/F&#10;aEqJ80yXTBktcnoWjj4sX79adO1cpKYyqhSWQBDt5l2b08r7dh5FjleiYW5sWqHhUhrbMA9bu49K&#10;yzqI3qgojeP7qDO2bK3hwjk4fewv6RLjSym4/yilE56onEJuHleL6y6s0XLB5nvL2qrmlzTYP2TR&#10;sFoD6RDqkXlGDrb+I1RTc2uckX7MTRMZKWsuUAOoSeLf1DxVrBWoBYrj2qFM7v+F5R+OW0vqMqfp&#10;jBLNGujRFtop9jXZMv2V6T1JpyhNnPx754NIsHpxP4oiXU02RTYqwBpl8SobrTbZbFSkd9NN+qZY&#10;p3f3z6HIEaIQH3WtmyNv6BKaT+3WglPYOTADx0naJnyhROSE/ToP/Qr8HA4ncTZNJ9BWDndZMkti&#10;bChwXdGtdf6dMA0JRk4tzANqYUdIpU/r6gI53vjR8mclQgpKfxISagSMKaJxOsVaWXJkMFflt+Qi&#10;ET0DRNZKDaDkJZDyV9DFN8AETuwAjF8C3tgGb2Q02g/AptbG/h0se/+r6l5rkO1PuxMOBOYXTnam&#10;PMOQdPBKcuq+H5gVlFiv1qZ/VEzzysCb4r7n1ObtwRtZY4FvAS5UMMg4DpdHF17Kr3v0uv0alj8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9HnQG4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNA&#10;EIbvJr7DZky8tQtYq0WGxpAYEz2J7aG3LTsCkZ0l7JaCT+/2pMeZ+fLP92fbyXRipMG1lhHiZQSC&#10;uLK65Rph9/myeAThvGKtOsuEMJODbX59lalU2zN/0Fj6WoQQdqlCaLzvUyld1ZBRbml74nD7soNR&#10;PoxDLfWgziHcdDKJorU0quXwoVE9FQ1V3+XJILzP0o+7/XrzMxbtrMtD8fpGBeLtzfT8BMLT5P9g&#10;uOgHdciD09GeWDvRISR3yX1AERbJKgZxIaLkIayOCKt4AzLP5P8O+S8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAXkeVAyACAABiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/R50BuEAAAALAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mahasiswa melihat informasi tentang tatacara pengajuan deteksi plagiasi di website: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>fekon-uwgm.ac.id</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D21E6C1" wp14:editId="389E3FA6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3390900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-772795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1219200" cy="619760"/>
+                <wp:effectExtent l="133350" t="133350" r="133350" b="142240"/>
+                <wp:wrapNone/>
+                <wp:docPr id="28" name="Keterangan: Panah Bawah 27">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2747E46-7EF6-4B95-AF55-788FF9411265}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1219200" cy="619760"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="107950" dist="12700" dir="5400000" algn="ctr">
+                            <a:srgbClr val="000000"/>
+                          </a:outerShdw>
+                        </a:effectLst>
+                        <a:scene3d>
+                          <a:camera prst="orthographicFront">
+                            <a:rot lat="0" lon="0" rev="0"/>
+                          </a:camera>
+                          <a:lightRig rig="soft" dir="t">
+                            <a:rot lat="0" lon="0" rev="0"/>
+                          </a:lightRig>
+                        </a:scene3d>
+                        <a:sp3d contourW="44450" prstMaterial="matte">
+                          <a:bevelT w="63500" h="63500" prst="artDeco"/>
+                          <a:contourClr>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:contourClr>
+                        </a:sp3d>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>MULAI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="val #2"/>
+                  <v:f eqn="val #3"/>
+                  <v:f eqn="sum 21600 0 #1"/>
+                  <v:f eqn="sum 21600 0 #3"/>
+                  <v:f eqn="prod #0 1 2"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
+                <v:handles>
+                  <v:h position="topLeft,#0" yrange="0,@2"/>
+                  <v:h position="#1,bottomRight" xrange="0,@3"/>
+                  <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Keterangan: Panah Bawah 27" o:spid="_x0000_s1030" type="#_x0000_t80" style="position:absolute;margin-left:267pt;margin-top:-60.85pt;width:96pt;height:48.8pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQP9ON8QIAADgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC6O1os27EROaidqIdu&#10;QZKiZ5qiFpQiBZK2bBT9986QspK2KVAU1YHiMst7M4+8uj62ghy4No2SWRBfRAHhkqmikVUWfH7M&#10;J5cBMZbKggoleRacuAmu169fXfXdiieqVqLgmkAQaVZ9lwW1td0qDA2reUvNheq4hMNS6ZZaWOoq&#10;LDTtIXorwiSK5mGvdNFpxbgxsHvjD4O1i1+WnNlPZWm4JSILAJt1o3bjDsdwfUVXlaZd3bABBv0H&#10;FC1tJCQdQ91QS8leN7+FahumlVGlvWCqDVVZNow7DsAmjn5h81DTjjsuUBzTjWUy/y8s+3i406Qp&#10;siCBTknaQo/eccs1lRWVK3JHJa3JhvYwJgtHkR/te2ORLMw8yW95nmxmt3k6yWE2SaNNOtncpstJ&#10;nkwvb5NFvk2m8+9Y7NB5Of+w78zK5cduuelDd6fBCFcGppjjWOoW/1AqcnR9O419w/wMNuMkXoIY&#10;AsLgbB4vF3PXWMh19u60sW+5aglOsqBQvXyjteq3VAi1t44XPQAsD/FsjomFxFGqvBHCn/od7tQ1&#10;VAJicP1QFz3Zib2+p1DPOFosZ4CpaDBjnCwQYNGA9mZphF9AqKjg0jCrXX6jq91WaHKgqFVv4hOO&#10;0X39nic2jEs+LRAig+ZpOjBU2tZq0HWulfQUtYKLQAEOJIf76P6aH/DvM/kYjnZT1fa+qYhu4Caj&#10;Ygf0fxlJDP4O8jOUppsWhAEgtddfsiBNUywSFvwDhRo2SB7uukXd09WOH7h4JD20dTrDktXjzHeS&#10;anvDmfL3eAgLRUTfn+oJuoTvzNKnd3YgEoQEMJ9U52b2JLgrhLznJdwQ0Fni+4RvEx87VXyNh7AC&#10;LdGlBKmMTvFLTsKenQZbdPOKGh2jlxyfso3WLiMwGh3bRqpBUn+CWnr7M2vPFWnb4+7onwMkhTs7&#10;VZzgidBWbJV/RKlktQIdo3BRNmgFz5Pr9CA5fP+er53V04O//gEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AECpbRThAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAUhd8F/0O4gm9b2jq70TUdIgyE&#10;geCm+Jo116a0SWqSrvXfe32aj/fcwznfKXez6dkFfWidFZAuE2Boa6da2wh4P+0XG2AhSqtk7ywK&#10;+MEAu+r2ppSFcpN9w8sxNoxCbCikAB3jUHAeao1GhqUb0NLvy3kjI52+4crLicJNz7MkybmRraUG&#10;LQd81lh3x9FQb/c6jR845PPhsP/89q1+6U5aiPu7+WkLLOIcr2b4wyd0qIjp7EarAusFPD6saEsU&#10;sEizdA2MLOssJ+lMUrZKgVcl/z+i+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQP9ON&#10;8QIAADgGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBA&#10;qW0U4QAAAAwBAAAPAAAAAAAAAAAAAAAAAEsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;" adj="14035,8055,16200,9428" fillcolor="white [3201]" stroked="f" strokeweight="2pt">
+                <v:shadow on="t" color="black" offset="0,1pt"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>MULAI</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD8D9E3" w14:textId="77777777" w:rsidR="00766B68" w:rsidRPr="00766B68" w:rsidRDefault="00766B68" w:rsidP="00766B68">
+    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29FC8C5D" wp14:editId="58A18315">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1262380</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>115570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5464810" cy="302895"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="20955"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Persegi Panjang 29">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{365D1F38-F4BE-44E6-9957-5739C7AC8725}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5464810" cy="302895"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Mahasiswa mengisi dan melengkapi formulir deteksi plagiasi (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>fekon-uwgm.ac.id</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 29" o:spid="_x0000_s1031" style="position:absolute;margin-left:99.4pt;margin-top:9.1pt;width:430.3pt;height:23.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvo49eCQIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3bdI0vbRV0yu1t2GD&#10;oOLCB7iO3Rj8km3aVIh/Z+y0KYIrFoiNM3bmzJkzj9VjpyQ6MeeF0RWejHOMmKamEfpY4c+f6tEc&#10;Ix+Ibog0mlX4wjx+XL9+tTrbJStMa2TDHIIg2i/PtsJtCHaZZZ62TBE/NpZp+MmNUyTA1R2zxpEz&#10;RFcyK/L8ITsb11hnKPMeXp/6n3id4nPOaPjAuWcByQpDbiGdLp2HeGbrFVkeHbGtoNc0yD9koYjQ&#10;QDqEeiKBoG9O/BFKCeqMNzyMqVGZ4VxQljSAmkn+m5rnlliWtEBxvB3K5P9fWPr+tHdINBWeQnk0&#10;UdCjPbSTHQXaE/2F6CMqFkka68I7H6JIsHpx3+u62Mx2dTmqwRqV+aYcbXblYlQX0/mueFNvi+nD&#10;j1jkLKESPjtbv0y8sUvJfLZ7B07x5sGMHB13Kn6hRKhL/boM/Yr8FB5n5UM5n0DeFP5N82K+mF25&#10;bmjrfHjLjELRqLCDeUhayAlS6dO6uUCOd/5khYtkMQWpPzIONQLGIqHTdLKtdOhEYK6ar5MrbfKM&#10;EC6kHECTl0Ay3EBX3whjaWIHYP4S8M42eCdGo8MAVEIb93cw7/1vqnutUXboDl0/EFFUfDmY5gJD&#10;4oLcmn6NiKatgS2iwSXl0QsGNLX5ukxxA369J6L7yq9/AgAA//8DAFBLAwQUAAYACAAAACEA7Atm&#10;ft8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLjSWALI0hMSZ6EuvB&#10;25adAik7S9gtBX+905O9vZf38uabfDvbXkw4+s6RgsdVBAKpdqajRsHu6/UhAeGDJqN7R6hgQQ/b&#10;4vYm15lxZ/rEqQqN4BHymVbQhjBkUvq6Rav9yg1InB3caHVgOzbSjPrM47aX6yiKpdUd8YVWD1i2&#10;WB+rk1Xwscgw7b7j9Hcqu8VUP+XbO5ZK3d/NL88gAs7hvwwXfEaHgpn27kTGi559mjB6YJGsQVwK&#10;0SZ9ArFXEG9SkEUur18o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvo49eCQIAADoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsC2Z+3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Mahasiswa mengisi dan melengkapi formulir deteksi plagiasi (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>fekon-uwgm.ac.id</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="00357F68" w:rsidP="009D12BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71FB7B87" wp14:editId="57BEDEB5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>547370</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>287020</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7972425" cy="1600200"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="31" name="Persegi Panjang 30">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C11F29F-46EA-43F9-AA2F-A5C7B7BC9B66}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7972425" cy="1600200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mahasiswa menyerahkan </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>formulir pengajuan</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dan </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>dokumen</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Proposal/S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>kripsi</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> yang akan didetekasi ke sekretariat tim deteksi plagiasi (via email: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidRPr="00FF4926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="000000" w:themeColor="dark1"/>
+                                  <w:kern w:val="24"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>fekon@uwgm.ac.id</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Keterangan:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Formulir pengajuan dalam format </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>doc</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dokumen Proposal/Skripsi dalam format </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>doc</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">File Proposal/Skripsi diberi nama dengan ketentuan: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00357F68" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“Proposal/Skripsi_Nama Mahasiswa” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>(keseluruhan Proposal/Skripsi)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00FF4926" w:rsidRPr="00FF4926" w:rsidRDefault="00FF4926" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dokumen Proposal/Skripsi yang akan di cek plagiasi dalam format </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>doc</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:ind w:left="1843" w:hanging="425"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“BAB I-III_Nama Mahasiswa” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>(cukup bab I-III untuk Proposal)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00357F68" w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> atau</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:ind w:left="1843" w:hanging="425"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“BAB IV-V_Nama Mahasiswa” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>(cukup bab IV-V untuk Sripsi)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00357F68" w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> atau</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00357F68" w:rsidRPr="00FF4926" w:rsidRDefault="00357F68" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:ind w:left="1843" w:hanging="425"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“BAB I-V_Nama Mahasiswa” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>(cukup bab I-V untuk Sripsi) bagi yang belum cek proposal</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                            <w:pPr>
+                              <w:ind w:left="1123" w:firstLine="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF4926" w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Proposal/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Skripsi sudah disetujui oleh Kedua Pembimbing untuk Ujian Proposal/Komprehensif</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 30" o:spid="_x0000_s1032" style="position:absolute;margin-left:43.1pt;margin-top:22.6pt;width:627.75pt;height:126pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwjRPSIgIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf23w02+5WTVe023BB&#10;ULHwA1zHbgyOHWy3SYX474ydNEWwXBAXZ2zPmzdvZpzVY1dLdGbGCq1ynExjjJiiuhTqmOPPn4rJ&#10;PUbWEVUSqRXL8YVZ/Lh+/WrVNkuW6krLkhkEQZRdtk2OK+eaZRRZWrGa2KlumIJLrk1NHGzNMSoN&#10;aSF6LaM0judRq03ZGE2ZtXD61F/idYjPOaPuA+eWOSRzDLm5sJqwHvwarVdkeTSkqQQd0iD/kEVN&#10;hALSMdQTcQSdjPgjVC2o0VZzN6W6jjTngrKgAdQk8W9qnivSsKAFimObsUz2/4Wl7897g0SZ41mC&#10;kSI19GgP7WRHgfZEfSHqiGZxkMY69846LxKsXtz3okg3d7simxRgTbJ4k002u+xhUqSz+126KLbp&#10;bP7DFzkKqICP2sYuA6/vUjCfm70BJ7+zYHqOjpvaf6FEqAv9uoz98vwUDhcPizRL7zCicJfM4xgm&#10;YiC7whtj3Vuma+SNHBsYiCCGnCGXPq+rCyR5SyBY7iKZz0Gqj4xDkYAyDegwnmwrDToTGKzyazLQ&#10;Bk8P4ULKEZS8BJLuChp8PYyFkR2BfeH/yjZ6B0at3AishdLmJdZbqrz3v6rutXrZrjt0YSIyL8qf&#10;HHR5gSlp4Znk2H47EcMwMk5udf+qiKKVhkdFXc+p9JuT01yEAt8CDFQwyWEehlfnn8qv++B1+zes&#10;fwIAAP//AwBQSwMEFAAGAAgAAAAhAJx2D8LhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;g0AQhe8m/ofNmHizS7HSFhkaQ2JM9FSsB29bdgQiO0vYLQV/vduTnl4m7+W9b7LdZDox0uBaywjL&#10;RQSCuLK65Rrh8P58twHhvGKtOsuEMJODXX59lalU2zPvaSx9LUIJu1QhNN73qZSuasgot7A9cfC+&#10;7GCUD+dQSz2ocyg3nYyjKJFGtRwWGtVT0VD1XZ4Mwtss/Xj4SLY/Y9HOuvwsXl6pQLy9mZ4eQXia&#10;/F8YLvgBHfLAdLQn1k50CJskDkmE1UPQi3+/Wq5BHBHi7ToGmWfy/wv5LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDwjRPSIgIAAGMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCcdg/C4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mahasiswa menyerahkan </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>formulir pengajuan</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dan </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>dokumen</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Proposal/S</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>kripsi</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> yang akan didetekasi ke sekretariat tim deteksi plagiasi (via email: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidRPr="00FF4926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="000000" w:themeColor="dark1"/>
+                            <w:kern w:val="24"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>fekon@uwgm.ac.id</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Keterangan:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Formulir pengajuan dalam format </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>doc</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dokumen Proposal/Skripsi dalam format </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>doc</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">File Proposal/Skripsi diberi nama dengan ketentuan: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00357F68" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“Proposal/Skripsi_Nama Mahasiswa” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>(keseluruhan Proposal/Skripsi)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00FF4926" w:rsidRPr="00FF4926" w:rsidRDefault="00FF4926" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dokumen Proposal/Skripsi yang akan di cek plagiasi dalam format </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>doc</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:ind w:left="1843" w:hanging="425"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“BAB I-III_Nama Mahasiswa” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>(cukup bab I-III untuk Proposal)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00357F68" w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> atau</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:ind w:left="1843" w:hanging="425"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“BAB IV-V_Nama Mahasiswa” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>(cukup bab IV-V untuk Sripsi)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00357F68" w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> atau</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00357F68" w:rsidRPr="00FF4926" w:rsidRDefault="00357F68" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:ind w:left="1843" w:hanging="425"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“BAB I-V_Nama Mahasiswa” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>(cukup bab I-V untuk Sripsi) bagi yang belum cek proposal</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="00FF4926">
+                      <w:pPr>
+                        <w:ind w:left="1123" w:firstLine="720"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:i/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF4926" w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Proposal/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Skripsi sudah disetujui oleh Kedua Pembimbing untuk Ujian Proposal/Komprehensif</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="602752FD" wp14:editId="5FA7A2F4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8620125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5107940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="962025" cy="381000"/>
+                <wp:effectExtent l="114300" t="114300" r="142875" b="171450"/>
+                <wp:wrapNone/>
+                <wp:docPr id="41" name="Oval 40">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="" action="ppaction://hlinksldjump?num=7"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6BFB08-B45E-445B-9B75-CA73A222E482}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="962025" cy="381000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="107950" dist="12700" dir="5400000" algn="ctr">
+                            <a:srgbClr val="000000"/>
+                          </a:outerShdw>
+                        </a:effectLst>
+                        <a:scene3d>
+                          <a:camera prst="orthographicFront">
+                            <a:rot lat="0" lon="0" rev="0"/>
+                          </a:camera>
+                          <a:lightRig rig="soft" dir="t">
+                            <a:rot lat="0" lon="0" rev="0"/>
+                          </a:lightRig>
+                        </a:scene3d>
+                        <a:sp3d contourW="44450" prstMaterial="matte">
+                          <a:bevelT w="63500" h="63500" prst="artDeco"/>
+                          <a:contourClr>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:contourClr>
+                        </a:sp3d>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="003C5BC6" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C5BC6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>SELESAI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval id="Oval 40" o:spid="_x0000_s1033" href="" style="position:absolute;margin-left:678.75pt;margin-top:402.2pt;width:75.75pt;height:30pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBA++ZMwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu1DAQfUfiHyy/b5PNZntZNa3oJbwA&#10;rdoinr2OszF17GA7exHi35mxs2mBIhBiHxLbmZkzZ+Z49vR82yqyFtZJows6PUgpEZqbSupVQT8+&#10;lJNjSpxnumLKaFHQnXD0/Oz1q9NNtxCZaYyqhCUQRLvFpito4323SBLHG9Eyd2A6oeFjbWzLPGzt&#10;Kqks20D0ViVZmh4mG2OrzhounIPTq/iRnoX4dS24v6lrJzxRBYXcfHja8FziMzk7ZYuVZV0j+ZAG&#10;+4csWiY1gI6hrphnpLfyl1Ct5NY4U/sDbtrE1LXkInAANtP0Jzb3DetE4ALFcd1YJvf/wvIP61tL&#10;ZFXQfEqJZi306GbNFMnTwKdRUj9eKskfB3So3Z97FHldGd63QvvYKCsU86AS18jOUWIXCEoJ43hY&#10;0K6LK2h+wHSq+ty33bnu2+Iotkls/TvnscqwitX9WpbZxfy6zCclrCZ5epFPLq7zk0mZzY6vs6Py&#10;MpsdfkP3JHgF/2TTuUUgjjIJy/vu1oIR7hwsEWNb2xbfwIVsg2B2o2AQn8PhyWGWZnNKOHyaHU/T&#10;NAgKoPbOnXX+rTAtwUVBhVJAHlvKFmwNycTE9lZ4rDQ+tSmlUvFrPBFBzAN/03th75tqQ5aqt3cM&#10;KjlNj07moPBKItA0O4JcYAPtmueQF+6YWkGhubcB39nV8lJZAs0GXtEkAo7RY9WeAzsutJhVmCIH&#10;rVg2EDPWN2a4RqU12gcIa+DeMUgHwOH6h7cVa3xHpBgj0Jarxt/JFbESBgdekCH7v4ykBv+Q8rMs&#10;XTerCIeETG8/gcjzHIuEBX/PoIYSycNo8bEnS7EW6oFsCno4m2PJmnEVG8isvxLcRD0OYaGIyOCH&#10;eoIa4bdnGeGDHWgDU4I0n7QWVn6nRCiEvhM1XEhQVxb7hKNQjJ2qHqdDWIWW6FKDVEan6UtOyu+d&#10;Blt0i4oaHeN9D4P3JbTROiACo9GxldoMkvpdqnW037OOXJG23y63YfrMkRSeLE21g4m0gZEMOvjS&#10;MytgWHh1aeIEZ5o3BlS9l7E2b3pvahmu0lOAAQqmZlDEIE0cy8/3werpf+jsOwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKRh94XjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHgh&#10;sqtSKLVbYkwMiRcCkhBvSzu2Dd3ZZneB4q93OOnxvfny5r18MdhOnNCH1pGGx7ECgVS6qqVaw/bz&#10;/SEFEaKhynSOUMMFAyyK25vcZJU70xpPm1gLDqGQGQ1NjH0mZSgbtCaMXY/Et2/nrYksfS0rb84c&#10;bjv5pNRUWtMSf2hMj28NlofN0WrYHWbqa7mK/udCo7QelfP1xzJqfX83vL6AiDjEPxiu9bk6FNxp&#10;745UBdGxfk5mCbMaUjWZgLgiiZrzvj1bU7Zkkcv/K4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMED75kzAwAAzwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKRh94XjAAAADQEAAA8AAAAAAAAAAAAAAAAAjQUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACdBgAAAAA=&#10;" o:button="t" fillcolor="white [3201]" stroked="f" strokeweight="2pt">
+                <v:fill o:detectmouseclick="t"/>
+                <v:shadow on="t" color="black" offset="0,1pt"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="003C5BC6" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C5BC6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>SELESAI</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:oval>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D234BD3" wp14:editId="0E20A7AF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4410075</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3498215</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5124450" cy="1219200"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="38" name="Persegi Panjang 37">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F674F84-2FAF-4F44-8358-6769CBC62B82}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5124450" cy="1219200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mahasiswa menyerahkan/mengirimkan bukti setor biaya administrasi ke Bank Mandiri </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>An. Yayasan Pembina Pendidikan Mahakam</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>No Rek. 1480003488999</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="284" w:hanging="284"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mulai tanggal </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>08 Mei 2023</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, Cek Plagiasi akan dilakukan sebanyak 2 kali (Proposal Bab 1-3 dan Skripsi Bab 4-5), biaya Cek Plagiasi Proposal sebesar </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Rp. 35.000</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dan biaya cek plagiasi Skripsi sebesar </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Rp. 35.000</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="284" w:hanging="284"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mahasiswa yg telah melaksanakan Seminar Proposal sebelum tanggal </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>08 Mei 2023</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> hanya melakukan cek plagiasi sebanyak 1 kali (Skripsi Bab 1-5) dengan biaya </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Rp. 70.000</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 37" o:spid="_x0000_s1034" style="position:absolute;margin-left:347.25pt;margin-top:275.45pt;width:403.5pt;height:96pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuXBpZIAIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf23w07e5WTVe023BB&#10;ULHwA1zHbgyOHWy3SYX474ydNEWw4oC4OGN73rx5M+OsHrtaojMzVmiV42QaY8QU1aVQxxx//lRM&#10;7jGyjqiSSK1Yji/M4sf161ertlmyVFdalswgCKLssm1yXDnXLKPI0orVxE51wxRccm1q4mBrjlFp&#10;SAvRaxmlcbyIWm3KxmjKrIXTp/4Sr0N8zhl1Hzi3zCGZY8jNhdWE9eDXaL0iy6MhTSXokAb5hyxq&#10;IhSQjqGeiCPoZMQfoWpBjbaauynVdaQ5F5QFDaAmiX9T81yRhgUtUBzbjGWy/y8sfX/eGyTKHM+g&#10;U4rU0KM9tJMdBdoT9YWoI5rdBWmsc++s8yLB6sV9L4p0M98V2aQAa5LFm2yy2WUPkyKd3e/Su2Kb&#10;zhY/fJGjgAr4qG3sMvD6LgXzudkbcPI7C6bn6Lip/RdKhLrQr8vYL89P4XCepFk2h7ZSuEvS5AEm&#10;YiC7whtj3Vuma+SNHBsYiCCGnCGXPq+rCyR5SyBY7iKZz0Gqj4xDkYAyDegwnmwrDToTGKzyazLQ&#10;Bk8P4ULKEZS8BJLuChp8PYyFkR2B8UvAG9voHRi1ciOwFkqbv4N5739V3Wv1sl136MJELLwof3LQ&#10;5QWmpIVnkmP77UQMw8g4udX9qyKKVhoeFXU9p9JvTk5zEQp8CzBQwSSHeRhenX8qv+6D1+3fsP4J&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnzrIQ4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNA&#10;EIbvJr7DZky82aVNQUGGxpAYEz2J9eBty45AZGcJu6Xg07s92ePMfPnn+/PdbHox0eg6ywjrVQSC&#10;uLa64wZh//F89wDCecVa9ZYJYSEHu+L6KleZtid+p6nyjQgh7DKF0Ho/ZFK6uiWj3MoOxOH2bUej&#10;fBjHRupRnUK46eUmihJpVMfhQ6sGKluqf6qjQXhbpJ/2n0n6O5Xdoquv8uWVSsTbm/npEYSn2f/D&#10;cNYP6lAEp4M9snaiR0jSbRxQhDiOUhBnIo7WYXVAuN9uUpBFLi9LFH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEArlwaWSACAABjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAZ86yEOEAAAAMAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mahasiswa menyerahkan/mengirimkan bukti setor biaya administrasi ke Bank Mandiri </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>An. Yayasan Pembina Pendidikan Mahakam</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>No Rek. 1480003488999</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="284" w:hanging="284"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mulai tanggal </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>08 Mei 2023</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, Cek Plagiasi akan dilakukan sebanyak 2 kali (Proposal Bab 1-3 dan Skripsi Bab 4-5), biaya Cek Plagiasi Proposal sebesar </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Rp. 35.000</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dan biaya cek plagiasi Skripsi sebesar </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Rp. 35.000</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="284" w:hanging="284"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mahasiswa yg telah melaksanakan Seminar Proposal sebelum tanggal </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>08 Mei 2023</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> hanya melakukan cek plagiasi sebanyak 1 kali (Skripsi Bab 1-5) dengan biaya </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Rp. 70.000</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15CDA9BC" wp14:editId="0DF55DE1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8439150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5336540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="176530" cy="0"/>
+                <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
+                <wp:wrapNone/>
+                <wp:docPr id="49" name="Konektor Panah Lurus 48">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4384C113-B381-4B32-AE4C-2F094D031159}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="176530" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:664.5pt;margin-top:420.2pt;width:13.9pt;height:0;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwZccgFgIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8J3Yc57JRnJWSjfvQ&#10;VTfq5QNYG2K0GNBAbqr67x1w4q3aqqqqvuAB5pyZMzN4eX9uFTlycNLogo6GKSVcV6aWel/QL5/L&#10;wZwS55mumTKaF/TCHb1fvX2zPNkFz0xjVM2BIIl2i5MtaOO9XSSJqxreMjc0lmu8FAZa5nEL+6QG&#10;dkL2ViVZmk6Tk4Hagqm4c3j60F3SVeQXglf+SQjHPVEFxdx8XCGuz2FNVku22AOzjayuabB/yKJl&#10;UmPQnuqBeUYOIH+hamUFxhnhh5VpEyOErHjUgGpG6U9qPjXM8qgFi+NsXyb3/2irD8cdEFkXNL+j&#10;RLMWe/QeO/XiDZAd06whjwc4OJLPoz5+9o/OB6VodQq/lmW2nmzLfFCiNcjTdT5Yb/O7QZmN59ts&#10;Vm6y8fRbqHQSURGfnKxbxOChVdHc6B2gU9g5u4MQ4yygDV+sEznHpl36poX4FR6OZtPJGFtb3a4w&#10;yg1nwfl33LQkGAV1HpjcN35jtMbJMDCKmtgRU+rSuwFCUKXJqaDZfDKbRDfPpNrqmviLxSJ5kEzv&#10;Fb/qUhrlvaYeLX9RvCP6yAXWOCQbmeJ0840CcmQ4l/XLqGdBzwARUqkelP4ZdPUNMB4n/m+BvXeM&#10;aLTvga3UBn4X1Z9vqYrO/6a60xpkP5v6EhsZy4FjG/t+fWLhXfy4j/DXH8HqOwAAAP//AwBQSwME&#10;FAAGAAgAAAAhACWrl1zgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;TZpUIcSpANELQoWmvXBz4yWJsNdR7Lbh73ElJDjO7Gh2XrmcrGFHHH3vSMLtTABDapzuqZWw265u&#10;cmA+KNLKOEIJ3+hhWV1elKrQ7kQbPNahZbGEfKEkdCEMBee+6dAqP3MDUrx9utGqEOXYcj2qUyy3&#10;hidCLLhVPcUPnRrwqcPmqz5YCVMu3FuSPWfh4zF9fXnvV+t6Z6S8vpoe7oEFnMJfGM7z43So4qa9&#10;O5D2zEQ9T+4iTJCQpyIFdo7Ms0XE2f9avCr5f4rqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALBlxyAWAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACWrl1zgAAAADQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="191F2648" wp14:editId="5B0C4BB5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4419600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4810125</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4021455" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="39" name="Persegi Panjang 38">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DABDF038-36A3-4881-9323-C58DA4BA20FF}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4021455" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Tim deteksi plagiasi menerima bukti setor biaya administrasi</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 38" o:spid="_x0000_s1035" style="position:absolute;margin-left:348pt;margin-top:378.75pt;width:316.65pt;height:22.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZT5/pFwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf26Rpuu1WTVe023BB&#10;ULHwA1zHbgyOHdnefgjx33c8aVMEKw6IizO2582bNzPO4uHUaHIQzitrCjoappQIw22lzL6gX7+U&#10;gxklPjBTMW2NKOhZePqwfPtmcWznIrO11ZVwBIIYPz+2Ba1DaOdJ4nktGuaHthUGLqV1DQuwdfuk&#10;cuwI0RudZGl6lxytq1pnufAeTh+7S7rE+FIKHj5J6UUguqCQW8DV4bqLa7JcsPnesbZW/JIG+4cs&#10;GqYMkPahHllg5NmpP0I1ijvrrQxDbpvESqm4QA2gZpT+puapZq1ALVAc3/Zl8v8vLP942DqiqoKO&#10;7ykxrIEebaGdYq/IlplvzOzJeIbSxCl88CGKBKsT96Mss9VkU+aDEqxBnq7ywWqT3w/KbDzbZNNy&#10;nY3vfsYiJ4hCfHJs/Rx5Y5fQfGq3DpzizoMZOU7SNfELJSIn7Ne571fk53CYp9kon0wo4XCXzSbT&#10;CTYUuK7o1vnwXtiGRKOgDuYBtbADpNKldXWBHG/8aIWzFjEFbT4LCTUCxgzROJ1irR05MJir6vvo&#10;IhE9I0QqrXvQ6DWQDlfQxTfCBE5sD0xfA97Yem9ktCb0wEYZ6/4Olp3/VXWnNcoOp90JB2IaRcWT&#10;na3OMCQu6LXtnhEzvLbwinjoWIx99xysVFjSG+QSHEYXB+DyzOLb+HWPXrefwfIFAAD//wMAUEsD&#10;BBQABgAIAAAAIQApUCdy4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPx&#10;ZhdpSgvyaAyJMdGTWA/etuwTiOxbwm4p+OvdnvQ4mcnMN/l+Nr2YaHSdZYT7VQSCuLa64wbh8P50&#10;twPhvGKtesuEsJCDfXF9latM2zO/0VT5RoQSdplCaL0fMild3ZJRbmUH4uB92dEoH+TYSD2qcyg3&#10;vYyjKJFGdRwWWjVQ2VL9XZ0Mwusi/XT4SNKfqewWXX2Wzy9UIt7ezI8PIDzN/i8MF/yADkVgOtoT&#10;ayd6hCRNwhePsN1sNyAuiXWcrkEcEXZRvAFZ5PL/ieIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmU+f6RcCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAKVAncuEAAAAMAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Tim deteksi plagiasi menerima bukti setor biaya administrasi</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C13766" wp14:editId="6C76F2F5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4429125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5226685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4003040" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="40" name="Persegi Panjang 39">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{951F7C90-EC9D-473D-97B3-E973CC971931}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4003040" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Mahasiswa menerima Surat Keterangan Bebas Plagiasi</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 39" o:spid="_x0000_s1036" style="position:absolute;margin-left:348.75pt;margin-top:411.55pt;width:315.2pt;height:21pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJqNxeFQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD1bubdI0dLtV0xXtNlwQ&#10;VCx8gOvYjcGxLdvbpkL8O+NJmyJYcUBcnLE9b968mXGWD12ryJE7L40uk8k4SwjXzNRSH8rky+dq&#10;NE+ID1TXVBnNy+TMffKwev1qebILnpvGqJo7AkG0X5xsmTQh2EWaetbwlvqxsVzDpTCupQG27pDW&#10;jp4geqvSPMtm6cm42jrDuPdw+thfJiuMLwRn4aMQngeiygRyC7g6XPdxTVdLujg4ahvJLmnQf8ii&#10;pVID6RDqkQZKnp38I1QrmTPeiDBmpk2NEJJx1ABqJtlvap4aajlqgeJ4O5TJ/7+w7MNx54isy6SA&#10;8mjaQo920E5+kGRH9VeqD2R6j9J4F977EEWC1Yv7XlX5+s22KkYVWKMiWxej9ba4H1X5dL7N76pN&#10;Pp39iEVOEYX49GT9Anljl9B8sjsHTnHnwYwcnXBt/EKJSIf9Og/9ivwMDossm2YxbwZ3+Wx2l2FD&#10;geuKts6Hd9y0JBpl4mAeUAs9Qip9WlcXyPHGj1Y4Kx5TUPoTF1AjYMwRjdPJN8qRI4W5qr9NLhLR&#10;M0KEVGoATV4CqXAFXXwjjOPEDsDsJeCNbfBGRqPDAGylNu7vYNH7X1X3WqPs0O07HIh5FBVP9qY+&#10;w5C4oDamf0ZUs8bAK2KhZ9Hm7XMwQmJJb5BLcBhdHIDLM4tv49c9et1+BqufAAAA//8DAFBLAwQU&#10;AAYACAAAACEASnZHD+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMAyG75P2DpEn9bYG&#10;qEoLI1QVUlVpO411h91S4gEacRBJKezpl57Wo+1Pv78/2026YyMOtjUkIFwGwJAqo1qqBZw+Ds9b&#10;YNZJUrIzhAJmtLDLHx8ymSpzpXccS1czH0I2lQIa5/qUc1s1qKVdmh7J377NoKXz41BzNcirD9cd&#10;j4Ig5lq25D80sseiweqnvGgBbzN34+kzTn7Hop1V+VUcX7EQYvE07V+AOZzcPww3fa8OuXc6mwsp&#10;yzoBcbJZe1TANlqFwG7EKtokwM5+Fa9D4HnG70vkfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBJqNxeFQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBKdkcP4gAAAAwBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Mahasiswa menerima Surat Keterangan Bebas Plagiasi</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5395F9" wp14:editId="63AD2A53">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5217160</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3365500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6350" cy="121285"/>
+                <wp:effectExtent l="95250" t="19050" r="88900" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="47" name="Konektor Panah Lurus 46">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D181F5EF-E2B5-40E9-9F4D-E6AFEC0CA53C}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6350" cy="121285"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 46" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:410.8pt;margin-top:265pt;width:.5pt;height:9.55pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTOPCYGQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8J77ksmkUZ6Vk4z50&#10;1Ua9fABrQ4wWAxpInKjqv3fAibfqRaqqvuAB5syZMzN4dX9uFTlxcNLogmbjlBKuK1NLfSjol8/l&#10;aEGJ80zXTBnNC3rhjt6vX79adXbJc9MYVXMgGES7ZWcL2nhvl0niqoa3zI2N5RovhYGWedzCIamB&#10;dRi9VUmepvOkM1BbMBV3Dk8f+ku6jvGF4JX/IITjnqiCYm4+rhDXp7Am6xVbHoDZRlbXNNg/ZNEy&#10;qZF0CPXAPCNHkL+EamUFxhnhx5VpEyOErHjUgGqy9Cc1nxpmedSCxXF2KJP7f2Gr96c9EFkXdHpH&#10;iWYt9ugddurZGyB7pllDHo9wdGQ6j/r42T86H5Si1Sv8Wpb5ZrYrp6MSrdE03UxHm930zajMJ4td&#10;fldu88n8W6h0ElERn3TWLSN5aFU0t3oP6BR2zu4hcJwFtOGLdSLn2LTL0LTAX+HhfDLDxlZ4keVZ&#10;vphdiW5QC86/5aYlwSio88DkofFbozUOh4EsymInzKrP8AYIvEqTrqAY9G4W3TyTaqdr4i8W6+RB&#10;Mn1Q/MqoNCp8yT5a/qJ4H+gjF1hmzLcnjAPOtwrIieFo1s/ZEAU9A0RIpQZQGun/CLr6BhiPQ/+3&#10;wME7MhrtB2ArtYHfsfrzLVXR+99U91qD7CdTX2IvYzlwcmPrr68sPI0f9xH+8i9YfwcAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHw4C/fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOyoHdNUIcSpANENQgVCN+zceEgi/Ihitw1/z7CC5dw5uo9qPTvLjjjFIXgF2UIAQ98GM/hOwe59&#10;c1UAi0l7o23wqOAbI6zr87NKlyac/Bsem9QxMvGx1Ar6lMaS89j26HRchBE9/T7D5HSic+q4mfSJ&#10;zJ3lUogVd3rwlNDrER96bL+ag1MwFyK8yPwxTx/3y+en12GzbXZWqcuL+e4WWMI5/cHwW5+qQ02d&#10;9uHgTWRWQSGzFaEK8mtBo4gopCRlT8ryJgNeV/z/hvoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA0zjwmBkCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIfDgL98AAAALAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="053DAD30" wp14:editId="2A29C7A8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4419600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2926715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4095750" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="37" name="Persegi Panjang 36">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79D4F808-AC97-46D7-A1E2-63D624A38520}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4095750" cy="438150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Petugas menyerahkan/mengirimkan laporan hasil deteksi plagiasi kepada mahasiswa dan program studi masing-masing (melalui email)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 36" o:spid="_x0000_s1037" style="position:absolute;margin-left:348pt;margin-top:230.45pt;width:322.5pt;height:34.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeYuWcHwIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf26Rp+qmmK9ptuCCo&#10;WPYHuI7dGBw72G6TCvHfGTttipYVB8TFGdvz5s2bGWf10FYSnZmxQqsMj4YxRkxRXQh1zPDzl3ww&#10;x8g6ogoitWIZvjCLH9Zv36yaeskSXWpZMIMgiLLLps5w6Vy9jCJLS1YRO9Q1U3DJtamIg605RoUh&#10;DUSvZJTE8TRqtClqoymzFk4fu0u8DvE5Z9R94twyh2SGITcXVhPWg1+j9Yosj4bUpaDXNMg/ZFER&#10;oYC0D/VIHEEnI/4IVQlqtNXcDamuIs25oCxoADWj+IWap5LULGiB4ti6L5P9f2Hpx/PeIFFkeDzD&#10;SJEKerSHdrKjQHuivhJ1RONpkMZa98E6LxKsTtyPPE82k12eDnKwBmm8SQebXboY5Ml4vktm+TYZ&#10;T3/6IkcBFfBRU9tl4PVdCuZTvTfg5HcWTM/RclP5L5QItaFfl75fnp/CYRovJrMJtJXCXTqej8Du&#10;uG7o2lj3nukKeSPDBuYhaCFnSKVzvblAjnf+YLmLZD4FqT4zDjUCxiSgw3SyrTToTGCuim+jK23w&#10;9BAupOxBo9dA0t1AV18PY2Fie2D8GvDO1nsHRq1cD6yE0ubvYN7531R3Wr1s1x7aMBALL8qfHHRx&#10;gSFp4JVk2H4/EcMwMk5udfeoiKKlhjdFXcep9LuT01yEAt8DXKlgkMM4XB+dfym/74PX/dew/gUA&#10;AP//AwBQSwMEFAAGAAgAAAAhANe3OIThAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo01IsErKpUCSEBCdCOXBz4yWJiNdR7KYJX497guPsjGbf5LvZ9mKi0XeOEdarBARx&#10;7UzHDcL+/enmHoQPmo3uHRPCQh52xeVFrjPjTvxGUxUaEUvYZxqhDWHIpPR1S1b7lRuIo/flRqtD&#10;lGMjzahPsdz2cpMkSlrdcfzQ6oHKlurv6mgRXhcZpv2HSn+msltM9Vk+v1CJeH01Pz6ACDSHvzCc&#10;8SM6FJHp4I5svOgRVKriloCwVUkK4py43a7j6YBwt0lTkEUu/48ofgEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDeYuWcHwIAAGIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDXtziE4QAAAAwBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Petugas menyerahkan/mengirimkan laporan hasil deteksi plagiasi kepada mahasiswa dan program studi masing-masing (melalui email)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FDD3ADF" wp14:editId="05283164">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>676275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3679190</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3324225" cy="878205"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="17145"/>
+                <wp:wrapNone/>
+                <wp:docPr id="35" name="Persegi Panjang 34">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A37EE20-C758-4A2B-B428-ADC3E2EB99CA}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3324225" cy="878205"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Proposal/Skripsi hasil revisi dikirim Kembali ke sekretariat tim deteksi plagiasi dengan nama file:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="00FF4926" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>“BAB I-III: Nama Mahasiswa</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009D12BC" w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Revisi ke…(Proposal)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>atau</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>“BAB IV-V</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF4926" w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>: Nama Mahasiswa</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FF4926">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Revisi ke…(Skripsi)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 34" o:spid="_x0000_s1038" style="position:absolute;margin-left:53.25pt;margin-top:289.7pt;width:261.75pt;height:69.15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARPJlTFgIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf26RJuluqpiu123BB&#10;ULHwA1zHbgKOHWxvkwrx3xlP2hTBigPi4o6defPmzUdXD32jyElYVxud09k0pkRobspaH3P6+VMx&#10;WVDiPNMlU0aLnJ6Fow/r169WXbsUiamMKoUlEES7ZdfmtPK+XUaR45VomJuaVmj4KI1tmIerPUal&#10;ZR1Eb1SUxPFd1BlbttZw4Ry8Pg4f6RrjSym4/yClE56onEJuHk+L5yGc0XrFlkfL2qrmlzTYP2TR&#10;sFoD6RjqkXlGnm39R6im5tY4I/2UmyYyUtZcoAZQM4t/U/NUsVagFiiOa8cyuf8Xlr8/7S2py5ym&#10;c0o0a6BHe2inONZkz/QXpo8kzVCa6P0754NIsAZx34si2cx3RTYpwJpk8SabbHbZm0mRpItdcl9s&#10;k/TuRyhyhCjER13rlsgbuoTmU7u34BRuDszA0UvbhF8oEemxX+exX4Gfw2OaJlmSQN4cvi3uF0k8&#10;v3Bd0a11/q0wDQlGTi3MA2phJ0hlSOvqAjne+NHyZyVCCkp/FBJqBIwJonE6xVZZcmIwV+XX2YUW&#10;PQNE1kqNoNlLIOWvoItvgAmc2BEYvwS8sY3eyGi0H4FNrY39O1gO/lfVg9Yg2/eHHgdihtsRng6m&#10;PMOUdLAmOXXfnpkVlFivtmbYKqZ5ZWCpuLdYiICBecWuX3YrLMSvd+S9/QOsfwIAAP//AwBQSwME&#10;FAAGAAgAAAAhAKTqe3TgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5&#10;7aoLLlI2hsSY6ElcD966dAQinRLaZcFf73jS48t8efO9fDe7Xkw4hs6ThvVKgUCqve2o0bB/e7y6&#10;AxGiIWt6T6hhwQC74vwsN5n1J3rFqYqN4BIKmdHQxjhkUoa6RWfCyg9IfPv0ozOR49hIO5oTl7te&#10;XiuVSGc64g+tGbBssf6qjk7DyyLjtH9Ptt9T2S22+iifnrHU+vJifrgHEXGOfzD86rM6FOx08Eey&#10;QfScVbJhVMMm3d6CYCK5UbzuoCFdpynIIpf/NxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABE8mVMWAgAASQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKTqe3TgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Proposal/Skripsi hasil revisi dikirim Kembali ke sekretariat tim deteksi plagiasi dengan nama file:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="00FF4926" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>“BAB I-III: Nama Mahasiswa</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009D12BC" w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Revisi ke…(Proposal)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>atau</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00FF4926" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>“BAB IV-V</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF4926" w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>: Nama Mahasiswa</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FF4926">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Revisi ke…(Skripsi)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00814D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6812857A" wp14:editId="29978A8A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>666750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3021964</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2872740" cy="447675"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="34" name="Persegi Panjang 33">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C9B27DC-72B0-47F3-83D7-06A208BFED73}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2872740" cy="447675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Hasil Deteksi Dikirim</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> kepada penulis untuk direvisi</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 33" o:spid="_x0000_s1039" style="position:absolute;margin-left:52.5pt;margin-top:237.95pt;width:226.2pt;height:35.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSQlJfFQIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf26Rpdluqpivabbgg&#10;qFj4Aa5jNwbHjmxvP4T474wnaYpgxQFxccb2vHnzZsZZPpwbTY7CeWVNQSfjlBJhuK2UORT0y+dy&#10;NKfEB2Yqpq0RBb0ITx9Wr18tT+1CZLa2uhKOQBDjF6e2oHUI7SJJPK9Fw/zYtsLApbSuYQG27pBU&#10;jp0geqOTLE3vk5N1VessF97D6WN3SVcYX0rBw0cpvQhEFxRyC7g6XPdxTVZLtjg41taK92mwf8ii&#10;YcoA6RDqkQVGnp36I1SjuLPeyjDmtkmslIoL1ABqJulvap5q1grUAsXx7VAm///C8g/HnSOqKug0&#10;p8SwBnq0g3aKgyI7Zr4ycyDTKUoT5/DehygSrE7c97LM1nfbMh+VYI3ydJ2P1tv8zajMpvNtNis3&#10;2fT+RyxygijEJ6fWL5A3dgnNp3bnwCnuPJiR4yxdE79QInLGfl2GfkV+DofZfJbNcmgrh7s8n93P&#10;7nquK7p1PrwTtiHRKKiDeUAt7AipdGldXSDHGz9a4aJFTEGbT0JCjSIjonE6xUY7cmQwV9W3SU+L&#10;nhEildYDaPISSIcrqPeNMIETOwDTl4A3tsEbGa0JA7BRxrq/g2Xnf1XdaY2yw3l/xoGYYILxaG+r&#10;C0yJC3pju3fEDK8tPCMeOhpj3z4HKxXW9Abpo8Ps4gT07yw+jl/36HX7G6x+AgAA//8DAFBLAwQU&#10;AAYACAAAACEAEQBn7uAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOL&#10;BqilLI0hMSZ6EuvB25adApGdJeyWgr/e8WRv8zIv730v3822FxOOvnOk4H4VgUCqnemoUbD/eL57&#10;BOGDJqN7R6hgQQ+74voq15lxZ3rHqQqN4BDymVbQhjBkUvq6Rav9yg1I/Du60erAcmykGfWZw20v&#10;H6IolVZ3xA2tHrBssf6uTlbB2yLDtP9MNz9T2S2m+ipfXrFU6vZmftqCCDiHfzP84TM6FMx0cCcy&#10;XvSso4S3BAXxOtmAYEeSrGMQBz7iNAZZ5PJyQ/ELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkkJSXxUCAABVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAEQBn7uAAAAALAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Hasil Deteksi Dikirim</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> kepada penulis untuk direvisi</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35AA9538" wp14:editId="6C2B4AF3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2392045</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3493770</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3175" cy="179070"/>
+                <wp:effectExtent l="76200" t="19050" r="53975" b="49530"/>
+                <wp:wrapNone/>
+                <wp:docPr id="53" name="Konektor Panah Lurus 52">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5ADCD8-7945-4BA5-A94A-9CA4027EB1E1}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3175" cy="179070"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 52" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:188.35pt;margin-top:275.1pt;width:.25pt;height:14.1pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE2561JQIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8J74k2WSjOCslG/eh&#10;qzbqth/AYohRMCAgsaOq/94BJ+5dqqq+IDBzzpwzM3j10DUSnZl1QqsCZ+MUI6aoroQ6FPjTx3K0&#10;wMh5oioitWIFvjCHH9avX61as2S5rrWsmEVAotyyNQWuvTfLJHG0Zg1xY22YgkuubUM8HO0hqSxp&#10;gb2RSZ6md0mrbWWspsw5+PrYX+J15OecUf+ec8c8kgUGbT6uNq4vYU3WK7I8WGJqQa8yyD+oaIhQ&#10;kHSgeiSeoJMVv1A1glrtNPdjqptEcy4oix7ATZb+5Oa5JoZFL1AcZ4Yyuf9HS9+d9xaJqsCzCUaK&#10;NNCjt9Cpo9cW7YkiNXo62ZNDszz6Y51/cj44hV3v8HNZ5pvZrpyOStiNpulmOtrspvejMp8sdvm8&#10;3OaTuy+h0klERXzSGreMyUOr4nar9jYQ0049mydNjy5AfrgMB2f6sI7bJoRDDVEXG3oZGhq0Ufg4&#10;yeYzjChcZPP7dB7bDSJuUGOdf8N0g8KmwM5bIg6132qlYHC0zaJlcgbFvfobIOSVCrUFzhczSBHO&#10;ngi5UxXyFwM19FYQdZDsaluqq5VeffThL5L1RB8YhxaA3j5hHH62lRadCYxtdcwGFogMEC6kHEBp&#10;TP9H0DU2wFh8EH8LHKJjRq38AGyE0vZ3WX13k8r7+Jvr3muw/aKry97eOgtTHcfi+gLDs/n+HOHf&#10;/hPrrwAAAP//AwBQSwMEFAAGAAgAAAAhAItkUKjhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SOyoTdrUUYhTAaIbhHiEbti5sUki7HEUu234e4YV7OZxdOdMtZm9Y0c7xSGg&#10;guuFAGaxDWbATsHufXtVAItJo9EuoFXwbSNs6vOzSpcmnPDNHpvUMQrBWGoFfUpjyXlse+t1XITR&#10;Iu0+w+R1onbquJn0icK945kQa+71gHSh16O972371Ry8grkQ4SXLH/L0cbd6enwdts/Nzil1eTHf&#10;3gBLdk5/MPzqkzrU5LQPBzSROQVLuZaEKshzkQEjYiklFXuayGIFvK74/x/qHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDE2561JQIAAG8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCLZFCo4QAAAAsBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E742AA" wp14:editId="69F54D4B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1403509</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3075146</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2267267" cy="674369"/>
+                <wp:effectExtent l="1730057" t="79693" r="0" b="263207"/>
+                <wp:wrapNone/>
+                <wp:docPr id="75" name="Konektor: Siku 74">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8277FE-850E-48E2-A61E-DA52BA36CD94}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm rot="5400000" flipH="1" flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2267267" cy="674369"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="bentConnector4">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val -10406"/>
+                            <a:gd name="adj2" fmla="val -252029"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t35" coordsize="21600,21600" o:spt="35" o:oned="t" adj="10800,10800" path="m,l@0,0@0@1,21600@1,21600,21600e" filled="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="mid #0 width"/>
+                  <v:f eqn="prod #1 1 2"/>
+                </v:formulas>
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <v:handles>
+                  <v:h position="#0,@3"/>
+                  <v:h position="@2,#1"/>
+                </v:handles>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Konektor: Siku 74" o:spid="_x0000_s1026" type="#_x0000_t35" style="position:absolute;margin-left:110.5pt;margin-top:242.15pt;width:178.5pt;height:53.1pt;rotation:90;flip:x y;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg+ATWQIAAN4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuK2zAQfS/0H4Tes3Yc57IhzkKycQtd&#10;2tC0fVdkKVEjS0LS5sLSf+9IdtzdXqCUGiNG1syZOWdGnt2da4mOzDqhVYH7NylGTFFdCbUr8OdP&#10;ZW+CkfNEVURqxQp8YQ7fzV+/mp3MlGV6r2XFLAIQ5aYnU+C992aaJI7uWU3cjTZMwSHXtiYetnaX&#10;VJacAL2WSZamo+SkbWWspsw5+HrfHOJ5xOecUf+Bc8c8kgWG2nxcbVy3YU3mMzLdWWL2grZlkH+o&#10;oiZCQdIO6p54gh6t+AWqFtRqp7m/obpONOeCssgB2PTTn9hs9sSwyAXEcaaTyf0/WPr+uLZIVAUe&#10;DzFSpIYevYNOHby2U7QRh0c0ziMzdvYPzgeOYDXcnsoyWwxXZd4rwerl6SLvLVb5ba/MBpNVNi6X&#10;2WD0LWicxKgYn5yMm8a0oUnRXKq1DcD0rDbmQdODCyEvDsPGmcbtzG2NrIZeDvM0PBhxKcxbmL/G&#10;+hKsAAj6onNs9qVrdqiewscsG43hxYjC2WicD0a3baUBP0Qb6/wbpmsUjAJvmfJLrRTMlLaNJuTY&#10;SrKrWu1I9TUUUUuYoiORqNdP83TUjtkzp+yFUzbM0uyavgUFya4FhGKkQicoejKEPoW9J0KuVIX8&#10;xUDLvBVE7SRrGUjV6tdIFsXzF8kaoI+MQ8dBgkakeNfYUloEBRe4OvQ7FPAMIVxI2QWlMf0fg1rf&#10;EMbi/fvbwM47ZtTKd4G1UNr+Lqs/X0vljf+VdcM10N7q6rK213GCSxRnsb3w4ZY+38fwH7+l+XcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtIpr+4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNA&#10;EIbvJr7DZky82QUEBGRpjElNPHiwevC4ZaeAZWcJu23x7R1P9jaT+fPN99frxY7ihLMfHCmIVxEI&#10;pNaZgToFnx+buwKED5qMHh2hgh/0sG6ur2pdGXemdzxtQycYQr7SCvoQpkpK3/ZotV+5CYlvezdb&#10;HXidO2lmfWa4HWUSRbm0eiD+0OsJn3tsD9ujVfAg0WUvsQ2b7uvwmuzH0hbfb0rd3ixPjyACLuE/&#10;DH/6rA4NO+3ckYwXo4L7NE85ykNWlCA4kWZJDmLH+DgrQTa1vOzQ/AIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDpg+ATWQIAAN4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBtIpr+4AAAAAsBAAAPAAAAAAAAAAAAAAAAALMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" adj="-2248,-54438" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A338C6" wp14:editId="4AC5C771">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5200650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5109845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6922" cy="121542"/>
+                <wp:effectExtent l="57150" t="19050" r="69850" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="51" name="Konektor Panah Lurus 50">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB98153-012F-412B-8B60-87F1E6339D49}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6922" cy="121542"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 50" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:409.5pt;margin-top:402.35pt;width:.55pt;height:9.55pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApfQFdHAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0njh24zQN4hRIGu9h&#10;xRrs8gGqLcVCZUmglDjBsH8fJSfu0GHAMOxFpiQeHh6S8vL+1Cpy5OCk0QVNxxNKuK5MLfW+oN++&#10;lqM5Jc4zXTNlNC/omTt6v3r/btnZBc9MY1TNgWAQ7RadLWjjvV0kiasa3jI3NpZrvBQGWuZxC/uk&#10;BtZh9FYl2WQySzoDtQVTcefw9KG/pKsYXwhe+SchHPdEFRRz83GFuD6HNVkt2WIPzDayuqTB/iGL&#10;lkmNpEOoB+YZOYD8LVQrKzDOCD+uTJsYIWTFowZUk07eqPnSMMujFiyOs0OZ3P8LW3067oDIuqB5&#10;SolmLfboI3bqxRsgO6ZZQx4PcHAkn0R9/OQfnQ9K0eoVfi/LbJ1vy+moRGs0nayno/V2ejcqs5v5&#10;NrstN9nN7EeodBJREZ901i0ieWhVNDd6B+gUds7uIHCcBLThi3Uip9i089C0wF/h4ewuyyip8CLN&#10;0nyaXYiuUAvOf+CmJcEoqPPA5L7xG6M1DoeBNMpiR8yqz/AKCLxKk66g2Ty/zaObZ1JtdU382WKd&#10;PEim94pfGJVGha/ZR8ufFe8DfeYCy4z59oRxwPlGATkyHM36JR2ioGeACKnUAOqL/0fQxTfAeBz6&#10;vwUO3pHRaD8AW6kNRNFvWP3pmqro/a+qe61B9rOpz7GXsRw4ubH1l1cWnsav+wh//ResfgIAAP//&#10;AwBQSwMEFAAGAAgAAAAhADK91LngAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyondCCCXEqQPSCENC0F25uvCQR/olitw1vz/YEtxntaPabcjk5yw44xj54BdlMAEPfBNP7&#10;VsF2s7qSwGLS3mgbPCr4wQjL6vys1IUJR7/GQ51aRiU+FlpBl9JQcB6bDp2OszCgp9tXGJ1OZMeW&#10;m1EfqdxZngtxw53uPX3o9IBPHTbf9d4pmKQI7/nieZE+H+evLx/96q3eWqUuL6aHe2AJp/QXhhM+&#10;oUNFTLuw9yYyq0Bmd7QlkRDzW2CUkLnIgO1O4loCr0r+f0P1CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACl9AV0cAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADK91LngAAAACwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="208106C8" wp14:editId="10EDF123">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5194935</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4716145</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6922" cy="121542"/>
+                <wp:effectExtent l="57150" t="19050" r="69850" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="50" name="Konektor Panah Lurus 49">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC2E9C17-F8AB-4C46-89F6-7279B2A43828}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6922" cy="121542"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 49" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:409.05pt;margin-top:371.35pt;width:.55pt;height:9.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATi/joGwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8DiHZsAuIsBIs6UNX&#10;XdTLB3gTm1jr2NbYEFDVf+/YgWzVi1RVfXHG9pw5c2bGWd6fWkWOHJw0uqDpeEIJ15Wppd4X9Mvn&#10;cjSjxHmma6aM5gU9c0fvV2/fLDu74JlpjKo5EAyi3aKzBW28t4skcVXDW+bGxnKNl8JAyzxuYZ/U&#10;wDqM3qokm0xuk85AbcFU3Dk8fegv6SrGF4JX/kkIxz1RBcXcfFwhrs9hTVZLttgDs42sLmmwf8ii&#10;ZVIj6RDqgXlGDiB/CdXKCowzwo8r0yZGCFnxqAHVpJOf1HxqmOVRCxbH2aFM7v+FrT4cd0BkXdAp&#10;lkezFnv0Hjv14g2QHdOsIY8HODiSz6M+fvKPzgelaPUKv5Zltp5uy3xUojXKJ+t8tN7m81GZ3cy2&#10;2V25yW5uv4VKJxEV8Uln3SKSh1ZFc6N3gE5h5+wOAsdJQBu+WCdyik07D00L/BUe3s6zjJIKL9Is&#10;nebZhegKteD8O25aEoyCOg9M7hu/MVrjcBhIoyx2xKz6DK+AwKs06QqazaZ30+jmmVRbXRN/tlgn&#10;D5LpveIXRqVR4Wv20fJnxftAH7nAMmO+PWEccL5RQI4MR7N+SYco6BkgQio1gCaR/o+gi2+A8Tj0&#10;fwscvCOj0X4AtlIb+B2rP11TFb3/VXWvNch+NvU59jKWAyc3tv7yysLT+HEf4a//gtV3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAiSOm2uEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7KjjqA83xKkA0Q1CPEI33bmxSSLscRS7bfh7hhUsZ+bozrnlZvKOnewY+4AKxCwDZrEJpsdW&#10;we5jeyOBxaTRaBfQKvi2ETbV5UWpCxPO+G5PdWoZhWAstIIupaHgPDad9TrOwmCRbp9h9DrROLbc&#10;jPpM4d7xPMuW3Ose6UOnB/vQ2earPnoFk8zCa754XKT9/fz56a3fvtQ7p9T11XR3CyzZKf3B8KtP&#10;6lCR0yEc0UTmFEghBaEKVvN8BYwIKdY5sANtlkICr0r+v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABOL+OgbAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIkjptrhAAAACwEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13489453" wp14:editId="626EE800">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5200650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2808605</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6922" cy="121542"/>
+                <wp:effectExtent l="57150" t="19050" r="69850" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="48" name="Konektor Panah Lurus 47">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D79AA40-BB06-4E22-A423-9BE467EA8ED9}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6922" cy="121542"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 47" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:409.5pt;margin-top:221.15pt;width:.55pt;height:9.55pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3TXJjGgIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0nvhSJ02DOAWSxntY&#10;sQa7fIBqS7FQWRIo5YZh/z5KTtxhF2AY9iJTEg8PD0l5cX/qFDlwcNLokmbjlBKua9NIvSvpl8/V&#10;aEaJ80w3TBnNS3rmjt4v375ZHO2c56Y1quFAMIh286Mtaeu9nSeJq1veMTc2lmu8FAY65nELu6QB&#10;dsTonUryNJ0mRwONBVNz5/D0ob+kyxhfCF77JyEc90SVFHPzcYW4Poc1WS7YfAfMtrK+pMH+IYuO&#10;SY2kQ6gH5hnZg/wlVCdrMM4IP65NlxghZM2jBlSTpT+p+dQyy6MWLI6zQ5nc/wtbfzhsgcimpAV2&#10;SrMOe/QeO/XiDZAt06wlj3vYO1LcRn385B+dD0rR6hV+rap8NdlUxahCa1Skq2K02hR3oyq/mW3y&#10;22qd30y/hUonERXxydG6eSQPrYrmWm8BncLO2S0EjpOALnyxTuQUm3Yemhb4azyc3uU5JTVeZHk2&#10;KfIL0RVqwfl33HQkGCV1HpjctX5ttMbhMJBFWeyAWfUZXgGBV2lyLGk+m9xOoptnUm10Q/zZYp08&#10;SKZ3il8YlUaFr9lHy58V7wN95ALLjPn2hHHA+VoBOTAczeYlG6KgZ4AIqdQASiP9H0EX3wDjcej/&#10;Fjh4R0aj/QDspDbwO1Z/uqYqev+r6l5rkP1smnPsZSwHTm5s/eWVhafx4z7CX/8Fy+8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDW1uza4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2QViHEqQDRC0IFQi/c3HhJIuJ1FLtt+HuWExxnZzT7plzPbhBHnELvSUOyUCCQGm97ajXs&#10;3jdXOYgQDVkzeEIN3xhgXZ2flaaw/kRveKxjK7iEQmE0dDGOhZSh6dCZsPAjEnuffnImspxaaSdz&#10;4nI3yFSplXSmJ/7QmREfOmy+6oPTMOfKv6TLx2X8uM+en177zbbeDVpfXsx3tyAizvEvDL/4jA4V&#10;M+39gWwQg4Y8ueEtUUOWpdcgOJGnKgGx58sqyUBWpfy/ofoBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAN01yYxoCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA1tbs2uEAAAALAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C73C83" wp14:editId="1D6958BD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1250315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2548890</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2286000" cy="267335"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="18415"/>
+                <wp:wrapNone/>
+                <wp:docPr id="33" name="Persegi Panjang 32">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AFE2099-155C-4E76-9796-BFC652BBB7A8}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2286000" cy="267335"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Hasil Deteksi Plagiasi </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>˃30%</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 32" o:spid="_x0000_s1040" style="position:absolute;margin-left:98.45pt;margin-top:200.7pt;width:180pt;height:21.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbepXfCwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DgkOy1JEWAmW9KVq&#10;Ubf9AOPYxK0vke1CUNV/79iBUHVX+1D1xRk7c+bMmcvyodMKHbnz0poST8Y5RtwwW0tzKPHXL9Vo&#10;jpEP1NRUWcNLfOYeP6zevlme2gUntrGq5g5BEOMXp7bETQjtIss8a7imfmxbbuCnsE7TAFd3yGpH&#10;TxBdq4zk+Sw7WVe3zjLuPbw+9j/xKsUXgrPwSQjPA1IlhtxCOl069/HMVku6ODjaNpJd0qD/kIWm&#10;0gDpEOqRBop+OPkslJbMWW9FGDOrMyuEZDxpADWT/C81Tw1tedICxfHtUCb//8Kyj8edQ7IucVFg&#10;ZKiGHu2gnfwg0Y6ab9QcUEGSNN6FDz5EkWD14n5WFVnfbavpqAJrNM3X09F6O303qkgx35L7akOK&#10;2a9Y5CyhEj47tX6ReGOXkvnU7hw4xZsHM3J0wun4hRKhLvXrPPQr8jN4JGQ+y3NoK4N/ZHZfFHcX&#10;riu6dT6851ajaJTYwTwkLfQIqfRpXV0gxxt/ssJZ8ZiCMp+5gBpFxoRO08k3yqEjhbmqv08utMkz&#10;QoRUagBNXgKpcAVdfCOMp4kdgPlLwBvb4J0YrQkDUEtj3etg0ftfVfdao+zQ7bs0EBMSVcWnva3P&#10;MCUuqI3t94ga1lhYIxZckh69YEJTny/bFFfgz3tiuu386jcAAAD//wMAUEsDBBQABgAIAAAAIQDj&#10;8zWw3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8uWUViCBlY0iMiZ7E&#10;9eCtS0cg0imhXRb89c6e9PjefHnzXrFb7CBmnHzvSMF2E4FAapzpqVWwf3+6uQfhgyajB0eoYEUP&#10;u/LyotC5cSd6w7kOreAQ8rlW0IUw5lL6pkOr/caNSHz7cpPVgeXUSjPpE4fbQd5GUSqt7ok/dHrE&#10;qsPmuz5aBa+rDPP+I81+5qpfTf1ZPb9gpdT11fL4ACLgEv5gONfn6lByp4M7kvFiYJ2lGaMK4mgb&#10;g2AiSc7OgZ34LgFZFvL/hvIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm3qV3wsCAAA7&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4/M1sN4A&#10;AAALAQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Hasil Deteksi Plagiasi </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>˃30%</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D7E1AC2" wp14:editId="19D564FD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4432300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2541270</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2286000" cy="267870"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="18415"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Persegi Panjang 35">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B6D6E4F-6274-4070-A052-F9AED7D2E42D}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2286000" cy="267870"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Hasil Deteksi Plagiasi </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>≤30%</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 35" o:spid="_x0000_s1041" style="position:absolute;margin-left:349pt;margin-top:200.1pt;width:180pt;height:21.1pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu6M8SDAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf26Rpty1V05Xabbgg&#10;qFj4Aa5jJwbHjmzTpkL8d8aTNkWw4oC4OGNn3rx587F+7BpNTsJ5ZU1OJ+OUEmG4LZWpcvr5UzFa&#10;UuIDMyXT1oicXoSnj5vXr9bndiUyW1tdCkcgiPGrc5vTOoR2lSSe16JhfmxbYeCntK5hAa6uSkrH&#10;zhC90UmWpvPkbF3ZOsuF9/D61P+kG4wvpeDhg5ReBKJzCrkFPB2ex3gmmzVbVY61teLXNNg/ZNEw&#10;ZYB0CPXEAiPfnPojVKO4s97KMOa2SayUigvUAGom6W9qnmvWCtQCxfHtUCb//8Ly96eDI6rM6XRO&#10;iWEN9OgA7RSVIgdmvjBTkekDShNdeOdDFAlWL+57UWTbh30xGxVgjWbpdjba7mdvRkU2Xe6zRbHL&#10;pvMfscgJohCfnFu/Qt7YJTSf24MDp3jzYEaOTromfqFEpMN+XYZ+RX4Oj1m2nKcptJXDv2y+WC6w&#10;ocB1Q7fOh7fCNiQaOXUwD6iFnSCVPq2bC+R450crXLSIKWjzUUioUWRENE6n2GlHTgzmqvw6uUpE&#10;zwiRSusBNHkJpMMNdPWNMIETOwDTl4B3tsEbGa0JA7BRxrq/g2Xvf1Pda42yQ3fscCAm06gqPh1t&#10;eYEpcUHvbL9HzPDawhrx4FB69IIJxT5ftymuwK93ZLrv/OYnAAAA//8DAFBLAwQUAAYACAAAACEA&#10;44pNluAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75XyD9ZG6q2xgyhKKCaKkKpK&#10;7ak0PfTm4C2g4jXCDoF+fc2pOe7saOZNdphMx0YcXGtJwnYjgCFVVrdUSzh9PD/sgDmvSKvOEkqY&#10;0cEhX91lKtX2Su84lr5mIYRcqiQ03vcp565q0Ci3sT1S+H3bwSgfzqHmelDXEG46HgmRcKNaCg2N&#10;6rFosPopL0bC28z9ePpM9r9j0c66/CpeXrGQ8n49HZ+AeZz8vxkW/IAOeWA62wtpxzoJyX4XtngJ&#10;sRARsMUhHhfpHKQ4ioHnGb8dkf8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALujPEgwC&#10;AAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA44pN&#10;luAAAAAMAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Hasil Deteksi Plagiasi </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>≤30%</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8FEF97" wp14:editId="6EE737BD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3524250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2656205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="895615" cy="6858"/>
+                <wp:effectExtent l="0" t="76200" r="19050" b="88900"/>
+                <wp:wrapNone/>
+                <wp:docPr id="60" name="Konektor Panah Lurus 59">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E64CB6-63E4-47CE-A370-EB05C187BA17}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="895615" cy="6858"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:headEnd type="triangle"/>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 59" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:277.5pt;margin-top:209.15pt;width:70.5pt;height:.55pt;flip:y;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6vFJUKwIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8h4QsYQMirARLeuiq&#10;Rf26ex2bWOvYlm0IqOp/37ED2ardSlXVizXOzJt5b2ac5d2plejIrBNalXgyTjFiiupaqH2Jv36p&#10;RgVGzhNVE6kVK/GZOXy3evtm2ZkFy3SjZc0sgiTKLTpT4sZ7s0gSRxvWEjfWhilwcm1b4uFq90lt&#10;SQfZW5lkaTpLOm1rYzVlzsHX+96JVzE/54z6j5w75pEsMXDz8bTxfAxnslqSxd4S0wh6oUH+gUVL&#10;hIKiQ6p74gk6WPFbqlZQq53mfkx1m2jOBWVRA6iZpL+o+dwQw6IWaI4zQ5vc/0tLPxx3Fom6xDNo&#10;jyItzOg9TOrJa4t2RJEGPRzswaF8HvWxk39wPigFq1f4vaqydb6tpqMKrNE0XU9H6+10Pqqym2Kb&#10;3Vab7Gb2I3Q6iaiITzrjFrF4GFU0N2pnISjcnNnZUOPEbYu4FOYb7FasDx1Dpzi+8zC+wITCx2Ke&#10;zyY5RhRcsyIvLiVDkpDMWOffMd2iYJTYeUvEvvEbrRSsibZ9AXIEfj3XKyCApUJdibMiv80jj4aR&#10;eqtq5M8GOuatIGovWb9Ongj5ug8aIBX04UVjtPxZsr7IJ8ZhGKClJxOfAdtIi44EFrh+mlw0SQWR&#10;AcKFlAMojdT+CLrEBhiLT+NvgUN0rKiVH4CtUNq+VtWfrlR5H39V3WsNsh91fY4Tj+2A/Y4LcnmL&#10;4QH9fI/wlz/G6hkAAP//AwBQSwMEFAAGAAgAAAAhAL8ZYgviAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoE9qENsSpAKkSHNsifm5OvE0i4nWI3Tb06dme4Lizo5lv8uVo&#10;O3HAwbeOFMSTCARS5UxLtYLX7epmDsIHTUZ3jlDBD3pYFpcXuc6MO9IaD5tQCw4hn2kFTQh9JqWv&#10;GrTaT1yPxL+dG6wOfA61NIM+crjt5G0UpdLqlrih0T0+NVh9bfZWQYvbj/Xz9NO/3JXfp/79rXvc&#10;rWKlrq/Gh3sQAcfwZ4YzPqNDwUyl25PxolOQJAlvCQpm8XwKgh3pImWlPCuLGcgil/83FL8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAerxSVCsCAAB5BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvxliC+IAAAALAQAADwAAAAAAAAAAAAAAAACF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke startarrow="block" endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37523D3B" wp14:editId="6903C5BD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4018280</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2381885</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="270896"/>
+                <wp:effectExtent l="19050" t="0" r="19050" b="34290"/>
+                <wp:wrapNone/>
+                <wp:docPr id="56" name="Konektor Lurus 55">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27C21B40-D90B-42CF-B26A-F4AB3BB6B8EC}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="270896"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Konektor Lurus 55" o:spid="_x0000_s1026" style="position:absolute;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="316.4pt,187.55pt" to="316.4pt,208.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLXXL09AEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DglZwrIRYSVY0oeu&#10;WtTLB3gdG6z1TbYhoKr/3rED2VVbVVXVF2c8nnPO3LK4PymJjsx5YXSNJ+McI6apaYXe1fjrl2Y0&#10;x8gHolsijWY1PjOP75dv3yw6W7HC7I1smUNAon3V2RrvQ7BVlnm6Z4r4sbFMwyM3TpEAV7fLWkc6&#10;YFcyK/J8lnXGtdYZyrwH70P/iJeJn3NGw0fOPQtI1hhyC+l06XyKZ7ZckGrniN0LekmD/EMWiggN&#10;ogPVAwkEHZz4hUoJ6ow3PIypUZnhXFCWaoBqJvlP1XzeE8tSLdAcb4c2+f9HSz8ctw6JtsblDCNN&#10;FMzoPUzqORiHHg/u4FFZpsrYKTz6EGsEq6/tW9MUq3LTTEcNWKNpvpqOVpvp3agpbuab4rZZFzez&#10;77HHWUIlfNZZXyXZOKRkrvXWQVC8ebt1UePEnYpf6BA6pXGdh3FFfdo7KXiL23x+N7uoXHHW+fCO&#10;GYWiUWMpdGwkqcgRkugTuoZEt9SoA6Z5eVsmopdUkhXOkvVhnxiHboH4JNGlPWVr6dCRwIa1z5NL&#10;HlJDZIRwIeUAyv8MusRGGEu7+7fAITopGh0GoBLauN+phtM1Vd7Hw5Be1RrNJ9Oe02DSAyxgmuPl&#10;Z4kb/vqe4C+/9PIHAAAA//8DAFBLAwQUAAYACAAAACEAltFD0eEAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KidprQlZFNBJA6VeqFFQtyceEki4nWI3Tb8PUYc4Lizo5k3&#10;+WayvTjR6DvHCMlMgSCunem4QXg5PN2sQfig2ejeMSF8kYdNcXmR68y4Mz/TaR8aEUPYZxqhDWHI&#10;pPR1S1b7mRuI4+/djVaHeI6NNKM+x3Dby7lSS2l1x7Gh1QOVLdUf+6NFeL373JY7VarybVikh11d&#10;qe3jiHh9NT3cgwg0hT8z/OBHdCgiU+WObLzoEZbpPKIHhHR1m4CIjl+lQlgkqzXIIpf/NxTfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEtdcvT0AQAAGgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJbRQ9HhAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="2.25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50C5E489" wp14:editId="52DD45CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2856230</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2113915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2286000" cy="267335"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="18415"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Persegi Panjang 31">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB3CC73D-9A9A-4672-92BB-BDA32B2F40F7}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2286000" cy="267335"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Proses Deteksi ± 1-</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BA4986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="000000" w:themeColor="dark1"/>
+                                <w:kern w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> hari</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Persegi Panjang 31" o:spid="_x0000_s1042" style="position:absolute;margin-left:224.9pt;margin-top:166.45pt;width:180pt;height:21.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcig7OCgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/t0mTbrdETVdqt+EF&#10;QcXCB7iO3Rh8k23aVIh/Z+y0WbRI+4B4ccbOnDlz5rJ66JVEJ+a8MLrGs2mOEdPUtEIfa/z1SzNZ&#10;YuQD0S2RRrMaX5jHD+u3b1ZnW7HCdEa2zCEIon11tjXuQrBVlnnaMUX81Fim4Sc3TpEAV3fMWkfO&#10;EF3JrMjzRXY2rrXOUOY9vD4OP/E6xeec0fCJc88CkjWG3EI6XToP8czWK1IdHbGdoNc0yD9koYjQ&#10;QDqGeiSBoB9O/BVKCeqMNzxMqVGZ4VxQljSAmln+Qs1TRyxLWqA43o5l8v8vLP142jsk2hqXBUaa&#10;KOjRHtrJjgLtif5G9BGVsySN9eGDD1EkWIO4n01TbO52zXzSgDWZ55v5ZLObv5s0RbncFffNtigX&#10;v2KRs4RK+OxsfZV4Y5eS+WT3DpzizYMZOXruVPxCiVCf+nUZ+xX5KTwWxXKR59BWCv+KxX1Z3l25&#10;bmjrfHjPjELRqLGDeUhayAlSGdK6uUCOz/zJChfJYgpSf2YcahQZEzpNJ9tKh04E5qr9PrvSJs8I&#10;4ULKETSU7wVIhhvo6hthLE3sCMxfZxu9E6PRYQQqoY17HcwH/5vqQWuUHfpDnwZiNo+q4tPBtBeY&#10;Ehfk1gx7RDTtDKwRDS5Jj14woanP122KK/DnPTE97/z6NwAAAP//AwBQSwMEFAAGAAgAAAAhAN9T&#10;ZfXgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUpi2lCXEqFAkhwUQo&#10;A5sbH0lEfI5iN0349VwnGN8PvfdctptcJ0YcQutJw+1CgUCqvG2p1rB/f7rZggjRkDWdJ9QwY4Bd&#10;fnmRmdT6E73hWMZa8AiF1GhoYuxTKUPVoDNh4Xskzr784ExkOdTSDubE466TS6U20pmW+EJjeiwa&#10;rL7Lo9PwOss47j82yc9YtLMtP4vnFyy0vr6aHh9ARJziXxnO+IwOOTMd/JFsEJ2G9Tph9KhhtVom&#10;ILixVWfnwM79nQKZZ/L/D/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANyKDs4KAgAA&#10;OwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN9TZfXg&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="009D12BC" w:rsidRPr="00BA4986" w:rsidRDefault="009D12BC" w:rsidP="009D12BC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Proses Deteksi ± 1-</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BA4986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="000000" w:themeColor="dark1"/>
+                          <w:kern w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> hari</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DCB576A" wp14:editId="4CE528BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4005580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1891030</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="223520"/>
+                <wp:effectExtent l="57150" t="0" r="57150" b="43180"/>
+                <wp:wrapNone/>
+                <wp:docPr id="71" name="Konektor Panah Lurus 70">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4659C594-5C46-4744-8800-D86874995CB4}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="223520"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 70" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:315.4pt;margin-top:148.9pt;width:0;height:17.6pt;flip:x;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqcFXPKQIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNGO2jAQfK/Uf7D8DgkBDooIJ8GRVuqp&#10;Rb32A3yOTSwc27INAVX9965tSNurKlVVXyzH3pmd2V1neX9uJTox64RWJR4Nc4yYoroWal/iL5+r&#10;wRwj54mqidSKlfjCHL5fvX617MyCFbrRsmYWAYlyi86UuPHeLLLM0Ya1xA21YQouubYt8fBp91lt&#10;SQfsrcyKPL/LOm1rYzVlzsHpQ7rEq8jPOaP+I+eOeSRLDNp8XG1cn8OarZZksbfENIJeZZB/UNES&#10;oSBpT/VAPEFHK36jagW12mnuh1S3meZcUBY9gJtR/sLNU0MMi16gOM70ZXL/j5Z+OO0sEnWJZyOM&#10;FGmhR++hUwevLdoRRRr0eLRHh2Z59MfO/tH54BR2yeHXqirW0201GVSwG0zy9WSw3k7eDKpiPN8W&#10;s2pTjO++hUpnERXxWWfcIiYPrYrbjdrZQEzP6sk8anpwAfLLZfhwJoWduW0Rl8K8g7mL2qCa6Bxb&#10;e+lbG1TSdEjhtCjG0yJ2HbQEhpDQWOffMt2isCmx85aIfeM3WimYH20TOzmB8GTiBghgqVAHvPPp&#10;bBpFeCLkVtXIXwyU0ltB1F6yq3upro6SiWjHXyRLRJ8Yh06A2JQwvgG2kRadCExvfRj1LBAZIFxI&#10;2YNSf/4IusYGGIvv4m+BfXTMqJXvga1Q2kbTL7L6800qT/E318lrsP2s68vO3hoMwx2n4/oQw+v5&#10;+TvCf/wuVt8BAAD//wMAUEsDBBQABgAIAAAAIQDtu2H33gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEjcWMIqraM0nQBpXDixIXH1GtNWS5zSZGu3X08QB3azn5/e+1yuJmfF&#10;kYbQedZwP1MgiGtvOm40fGzXd0sQISIbtJ5Jw4kCrKrrqxIL40d+p+MmNiKFcChQQxtjX0gZ6pYc&#10;hpnvidPtyw8OY1qHRpoBxxTurJwrtZAOO04NLfb00lK93xychs+tXaLdn1/Hc3h++3brPONTrvXt&#10;zfT0CCLSFP/N8Iuf0KFKTDt/YBOE1bDIVEKPGuYPeRqS40/ZaciyTIGsSnn5Q/UDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAKnBVzykCAAB2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA7bth994AAAALAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E58D373" wp14:editId="00B48EC4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4006850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>158115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6922" cy="121542"/>
+                <wp:effectExtent l="57150" t="19050" r="69850" b="50165"/>
+                <wp:wrapNone/>
+                <wp:docPr id="45" name="Konektor Panah Lurus 44">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32705B2F-D513-4E6F-8F44-DE3DB31775E2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6922" cy="121542"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 44" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:315.5pt;margin-top:12.45pt;width:.55pt;height:9.55pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjZHRsGwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8DiHZwLKIsBIs6UNX&#10;XdTLB3gTm1jr2NbYEFDVf+/YgWzVi1RVfXHG9pw5c2bGWd6fWkWOHJw0uqDpeEIJ15Wppd4X9Mvn&#10;cjSnxHmma6aM5gU9c0fvV2/fLDu74JlpjKo5EAyi3aKzBW28t4skcVXDW+bGxnKNl8JAyzxuYZ/U&#10;wDqM3qokm0xmSWegtmAq7hyePvSXdBXjC8Er/ySE456ogmJuPq4Q1+ewJqslW+yB2UZWlzTYP2TR&#10;MqmRdAj1wDwjB5C/hGplBcYZ4ceVaRMjhKx41IBq0slPaj41zPKoBYvj7FAm9//CVh+OOyCyLmg+&#10;pUSzFnv0Hjv14g2QHdOsIY8HODiS51EfP/lH54NStHqFX8syW0+3ZT4q0Rrlk3U+Wm/zu1GZ3cy3&#10;2W25yW5m30Klk4iK+KSzbhHJQ6uiudE7QKewc3YHgeMkoA1frBM5xaadh6YF/goPZ3dZRkmFF2mW&#10;TvPsQnSFWnD+HTctCUZBnQcm943fGK1xOAykURY7YlZ9hldA4FWadAXN5tPbaXTzTKqtrok/W6yT&#10;B8n0XvELo9Ko8DX7aPmz4n2gj1xgmTHfnjAOON8oIEeGo1m/pEMU9AwQIZUaQJNI/0fQxTfAeBz6&#10;vwUO3pHRaD8AW6kN/I7Vn66pit7/qrrXGmQ/m/ocexnLgZMbW395ZeFp/LiP8Nd/weo7AAAA//8D&#10;AFBLAwQUAAYACAAAACEA92rtPuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3KidNI1KyKYCRC8I8RN64eYmSxJhr6PYbcPbY05wHM1o5ptyM1sjjjT5wTFCslAgiBvXDtwh&#10;7N63V2sQPmhutXFMCN/kYVOdn5W6aN2J3+hYh07EEvaFRuhDGAspfdOT1X7hRuLofbrJ6hDl1Ml2&#10;0qdYbo1Mlcql1QPHhV6PdN9T81UfLMK8Vu4lXT2swsdd9vT4Omyf651BvLyYb29ABJrDXxh+8SM6&#10;VJFp7w7cemEQ8mUSvwSENLsGEQP5Mk1A7BGyTIGsSvn/QfUDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAI2R0bBsCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA92rtPuAAAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29D59A38" wp14:editId="028A25D9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2393315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2826385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="195803"/>
+                <wp:effectExtent l="57150" t="0" r="57150" b="52070"/>
+                <wp:wrapNone/>
+                <wp:docPr id="52" name="Konektor Panah Lurus 51">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{810117A4-BE4F-432A-A23C-343B38DA192A}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="195803"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="28575">
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Konektor Panah Lurus 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:188.45pt;margin-top:222.55pt;width:0;height:15.4pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfFtx6IAIAAGwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8J3aceDcbxVkp2bgP&#10;jdqo234AiyFGwYAGEieq+u8F7Lh3qar6gjDMOXPOzODl46WR6MzACq0KPBmnGDFFdSXUocCfPpaj&#10;OUbWEVURqRUr8JVZ/Lh6/WrZmgXLdK1lxQB5EmUXrSlw7ZxZJImlNWuIHWvDlL/kGhri/CcckgpI&#10;69kbmWRpepe0GioDmjJr/elTd4lXkZ9zRt17zi1zSBbYa3Nxhbi+hDVZLcniAMTUgvYyyD+oaIhQ&#10;PulA9UQcQScQv1A1goK2mrsx1U2iOReURQ/ezST9yc1zTQyLXnxxrBnKZP8fLX133gMSVYHzDCNF&#10;Gt+jt75TR6cB7YkiNdqd4GRRPon+2MXtrAtO/a5z+Lkss3W+LWej0u9Gs3Q9G623s4dRmU3n2+y+&#10;3GTTuy+h0klERXzSGruIyUOr4naj9hCI6UU9m52mRxsgP1yGD2u6sAuHJoT7GqJLbOh1aGjQRrtD&#10;6k8nD/k8nfYKbjgD1r1hukFhU2DrgIhD7TZaKT81Gjq/5OzldtJvgJBUKtQWOJvn93ksiyNCblWF&#10;3NX4AjoQRB0k6zNK1fvopEcT7ipZR/SBcV9/L7ZLGCefbSSgM/EzWx0nA4uPDBAupBxAaUz/R1Af&#10;G2Asvoa/BQ7RMaNWbgA2Qmn4XVZ3uUnlXfzNdec12H7R1XUPt7b6kY4z0T+/8Ga+/47wbz+J1VcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiYqs4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsqNOS9BHiVIDoBlU8Qjfs3HhIIuxxFLtt+HsGsYDl3Dm6c6ZYj86KIw6h86RgOklA&#10;INXedNQo2L1trpYgQtRktPWECr4wwLo8Pyt0bvyJXvFYxUZwCYVcK2hj7HMpQ92i02HieyTeffjB&#10;6cjj0Egz6BOXOytnSTKXTnfEF1rd432L9Wd1cArGZeKfZ9lDFt/v0u3jS7d5qnZWqcuL8fYGRMQx&#10;/sHwo8/qULLT3h/IBGEVXC/mK0YVpGk2BcHEb7LnZJGtQJaF/P9D+Q0AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDfFtx6IAIAAGwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAkiYqs4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="black [3040]" strokeweight="2.25pt">
+                <v:stroke endarrow="block"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08DAAA19" wp14:editId="47BC3C04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5539740</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1245235</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1295400" cy="615914"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="25" name="Persegi Panjang: Sudut Lengkung 24">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639823D1-99F3-4BA4-88B9-577ED4EB3D10}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1295400" cy="615914"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect id="Persegi Panjang: Sudut Lengkung 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:436.2pt;margin-top:98.05pt;width:102pt;height:48.5pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy1FEMNgIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC821oiu7FgOYAdq5eg&#10;NeLmAxiKWlqKFEh6Q9F/73AkK01T9FDUB5rLzJv3ZtHy7txKchTGNlplNJqGlAjFddGoKqNPX/LJ&#10;LSXWMVUwqZXI6EVYerd6/2556lIR61rLQhgCIMqmpy6jtXNdGgSW16Jldqo7oeCx1KZlDo6mCgrD&#10;ToDeyiAOw3lw0qbojObCWri97x/pCvHLUnD3uSytcERmFLg5XA2uz34NVkuWVoZ1dcMHGuwfWLSs&#10;URB0hLpnjpGDad5AtQ032urSTbluA12WDReoAdRE4W9q9jXrBGqB5NhuTJP9f7D803FnSFNkNJ5R&#10;olgLNdpBOUXVkB1TX5mqUrI/FAdHHoSqvh1UReIEpYqze7DOi4ZdL/Z7nsfr2TZPJjnsJkm4Tibr&#10;bbKY5PHN7Tb+kG/im/kPn/QAvdA/OHU2RR6+arjddzsDRv5kYetjnEvT+n9IGTlj/S5j/Xx8DpdR&#10;vJglIZSZw9s8mi2iZIh19e6MdR+FbonfZNTogyoeoUlQEDsCn57b1c5HVDpvpMRGkerVBYjwNyig&#10;54mM3UUKbyfVoyght8AsxgDY1WIjDTky6EfGuVAu6p9qVoj+ehbCb+A9emDGENAjl0BoxB4A/MS8&#10;xe7lDPbeVeBQjM7h34j1zqMHRtbKjc5to7T5E4AEVUPk3v6apD41PkvPurhA5xknN7qfTaZ4rWE0&#10;uTPo7K2g61H5MKF+rH49I+zLd2T1EwAA//8DAFBLAwQUAAYACAAAACEA2PppP98AAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPu07DQBBFeyT+YTVIdGRtg/zC6wghIQqUIoEm3cY7fij7wrtJzN8z&#10;qaCcuUd3zjTrxWh2xjlMzgpIVwkwtJ1Tkx0EfH2+PZTAQpRWSe0sCvjBAOv29qaRtXIXu8XzLg6M&#10;SmyopYAxRl9zHroRjQwr59FS1rvZyEjjPHA1ywuVG82zJMm5kZOlC6P0+Dpid9ydjIA+Hre933z4&#10;8rtQ+02o9Pu410Lc3y0vz8AiLvEPhqs+qUNLTgd3siowLaAssidCKajyFNiVSIqcVgcBWfWYAm8b&#10;/v+J9hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDy1FEMNgIAAI8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDY+mk/3wAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D12BC" w:rsidRPr="00BA4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B573DC0" wp14:editId="7CE8A897">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5539740</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2145030</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="864499" cy="267823"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Persegi Panjang: Sudut Lengkung 25">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="" action="ppaction://hlinksldjump?num=6"/>
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns="" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59046027-19D1-47B8-A7F1-F4185265975A}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="864499" cy="267823"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect id="Persegi Panjang: Sudut Lengkung 25" o:spid="_x0000_s1026" href="" style="position:absolute;margin-left:436.2pt;margin-top:168.9pt;width:68.05pt;height:21.1pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdgntbdAIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8viSEZVkiskgspC+o&#10;XbHtBxjHSQy+yXb2oqr/3rEdQluqVqq6D9nxeObMmZuvrg9SoB2zjmtV4dOTHCOmqG646ir85XM9&#10;W2LkPFENEVqxCh+Zw9er9++u9qZkhe61aJhFAKJcuTcV7r03ZZY52jNJ3Ik2TMFlq60kHo62yxpL&#10;9oAuRVbk+SLba9sYqylzDrS36RKvIn7bMuo/ta1jHokKAzcfvzZ+H8M3W12RsrPE9JyONMg/sJCE&#10;Kwg6Qd0ST9Bg+RsoyanVTrf+hGqZ6bbllMUcIJvT/Jdstj0xLOYCxXFmKpP7f7D0425jEW8qXCww&#10;UkRCjzbQTtZxtCHqiaiuRNuhGTy6Z6p7HlSHivOYai+4el4LTp9HYlDWv7cvpXyr6SCZ8qmHlgni&#10;YYBcz43DyJaBD0aEBmWFjUkSzEWM6UTzNEhzrQZZLVIH2cHfOx8aAFIq/Ne6Lm7O7+r5rAZpNs9v&#10;5rObu/nlrC7OlnfFRb0uzhbfgnsWvaJ/tjeujDUJExTFrdlYMAonB2KIcWitDP+QCzrEWTpOsxTi&#10;U1AuF/P55SVGFK6KxcWyOBtDvTgb6/wHpiUKQoWtHlTzAPMaa0t2QCdRe7ELAZWuuRBxZoX6SQE5&#10;BE3kn2hGwv4oWLAT6oG10GYgVsQAccHYWli0I7AahFLoxmm66knDkvo8h9/Ie/KIBYuAAbkFQhP2&#10;CBCW9y12Sme0D64s7ufknP+JWHKePGJkrfzkLLnS9ncAArIaIyf7lyKl0oQqPermCEtgvVjr9EwQ&#10;RXsN40y9jc7BChYwZj4+FmHDfzxH2NcnbfUdAAD//wMAUEsDBBQABgAIAAAAIQCbuI1B4gAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTgIxEIbvJL5DMybeoAVENut2iRi5kWwEE+OtbMfd1W27&#10;tgXK2zuc9DgzX/75/mKVTM9O6EPnrITpRABDWzvd2UbC234zzoCFqKxWvbMo4YIBVuXNqFC5dmf7&#10;iqddbBiF2JArCW2MQ855qFs0KkzcgJZun84bFWn0DddenSnc9HwmxAM3qrP0oVUDPrdYf++ORsL7&#10;13rvf6rtZfGSqmo7/eh9Wm+kvLtNT4/AIqb4B8NVn9ShJKeDO1odWC8hW87uCZUwny+pw5UQIlsA&#10;O9AqEwJ4WfD/JcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF2Ce1t0AgAAGgUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJu4jUHiAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:button="t" filled="f" stroked="f" strokeweight="2pt">
+                <v:fill o:detectmouseclick="t"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00036AC8" w:rsidRDefault="00036AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5683"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00766B68" w:rsidRPr="00766B68" w:rsidSect="00766B68">
-[...1 lines deleted...]
-      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+    <w:sectPr w:rsidR="00036AC8" w:rsidSect="009D12BC">
+      <w:pgSz w:w="16840" w:h="11907" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="936" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCEB314" w14:textId="77777777" w:rsidR="00A06D06" w:rsidRDefault="00A06D06" w:rsidP="0059026B">
+    <w:p w:rsidR="00555A69" w:rsidRDefault="00555A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D09A012" w14:textId="77777777" w:rsidR="00A06D06" w:rsidRDefault="00A06D06" w:rsidP="0059026B">
+    <w:p w:rsidR="00555A69" w:rsidRDefault="00555A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="082954FC" w14:textId="77777777" w:rsidR="00002357" w:rsidRDefault="00002357" w:rsidP="00002357">
+  <w:p w:rsidR="00036AC8" w:rsidRPr="00357F68" w:rsidRDefault="00556DAE">
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
-      <w:t>*) lingkari salah satu</w:t>
+      <w:t xml:space="preserve">*) </w:t>
+    </w:r>
+    <w:r w:rsidR="00357F68">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t>hapus yang tidak perlu</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34AE0ECE" w14:textId="77777777" w:rsidR="005102A3" w:rsidRPr="005102A3" w:rsidRDefault="005102A3" w:rsidP="00002357">
+  <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
-      </w:rPr>
-[...54 lines deleted...]
-        <w:i/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C4994C2" wp14:editId="3DDCB257">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37359727" wp14:editId="1DF48C8F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2480310</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>18415</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3286125" cy="0"/>
               <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Straight Connector 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3286125" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -1986,437 +6358,755 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
           <w:pict>
-            <v:line w14:anchorId="567B4646" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="195.3pt,1.45pt" to="454.05pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5rQXZzgEAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuje1UXa2sOHvIavdS&#10;tVG3/QAWQ4wEDBpo7Px9B5w4q26lqtVesAfmvZn3GDZ3k7PsqDAa8B1vVjVnykvojT90/Mf3hw+3&#10;nMUkfC8seNXxk4r8bvv+3WYMrVrDALZXyIjEx3YMHR9SCm1VRTkoJ+IKgvJ0qAGdSBTioepRjMTu&#10;bLWu65tqBOwDglQx0u79fMi3hV9rJdNXraNKzHacektlxbI+57XabkR7QBEGI89tiP/owgnjqehC&#10;dS+SYD/RvKJyRiJE0GklwVWgtZGqaCA1Tf2bmqdBBFW0kDkxLDbFt6OVX457ZKanu+PMC0dX9JRQ&#10;mMOQ2A68JwMBWZN9GkNsKX3n93iOYthjFj1pdPlLcthUvD0t3qopMUmbH9e3N836E2fyclZdgQFj&#10;elTgWP7puDU+yxatOH6OiYpR6iUlb1uf1wjW9A/G2hLkgVE7i+wo6KrTVFom3IssijKyykLm1stf&#10;Olk1s35TmqygZptSvQzhlVNIqXy68FpP2RmmqYMFWP8deM7PUFUG9F/AC6JUBp8WsDMe8E/Vr1bo&#10;Of/iwKw7W/AM/alcarGGJq04fn4VeZRfxgV+fbvbXwAAAP//AwBQSwMEFAAGAAgAAAAhAIcMrsrb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjrFOwzAURXck/sF6SGzUbkFRksapEIIFsSR0gM2N&#10;X+Oo8XMaO034ewwLjFf36txT7BbbswuOvnMkYb0SwJAapztqJezfX+5SYD4o0qp3hBK+0MOuvL4q&#10;VK7dTBVe6tCyCCGfKwkmhCHn3DcGrfIrNyDF7uhGq0KMY8v1qOYItz3fCJFwqzqKD0YN+GSwOdWT&#10;lfB6fvP7h6R6rj7OaT1/HifTOpTy9mZ53AILuIS/MfzoR3Uoo9PBTaQ96yXcZyKJUwmbDFjsM5Gu&#10;gR1+My8L/t+//AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5rQXZzgEAAAMEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHDK7K2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="black [3213]"/>
+            <v:line id="Straight Connector 1" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:195.3pt;margin-top:1.45pt;height:0pt;width:258.75pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAHh6e6dUAAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2OTU/DMBBE70j9D9YicamonVSqmjROD4XcuNCCuG7jbRIR&#10;r9PY/YBfj+FSjqMZvXnF+mp7cabRd441JDMFgrh2puNGw9uuelyC8AHZYO+YNHyRh3U5uSswN+7C&#10;r3TehkZECPscNbQhDLmUvm7Jop+5gTh2BzdaDDGOjTQjXiLc9jJVaiEtdhwfWhxo01L9uT1ZDb56&#10;p2P1Pa2n6mPeOEqPTy/PqPXDfaJWIAJdw20Mv/pRHcrotHcnNl70GuaZWsSphjQDEftMLRMQ+78s&#10;y0L+9y9/AFBLAwQUAAAACACHTuJA2j+/wKsBAABPAwAADgAAAGRycy9lMm9Eb2MueG1srVNNb9sw&#10;DL0P2H8QdF+cZGjRGXF6SNBehi1Atx/AyJItQF8g1Tj596OUNN3aWzEfZIt8etR7pFf3R+/EQSPZ&#10;GDq5mM2l0EHF3oahk79/PXy5k4IyhB5cDLqTJ03yfv3502pKrV7GMbpeo2CSQO2UOjnmnNqmITVq&#10;DzSLSQdOmogeMm9xaHqEidm9a5bz+W0zRewTRqWJOLo9J+W68hujVf5pDOksXCf5brmuWNd9WZv1&#10;CtoBIY1WXa4BH7iFBxu46JVqCxnEM9p3VN4qjBRNnqnom2iMVbpqYDWL+Rs1TyMkXbWwOZSuNtH/&#10;o1U/DjsUtufeSRHAc4ueMoIdxiw2MQQ2MKJYFJ+mRC3DN2GHlx2lHRbRR4O+vFmOOFZvT1dv9TEL&#10;xcGvy7vbxfJGCvWSa14PJqT8qKMX5aOTzoYiG1o4fKfMxRj6AinhEB+sc7V1Loipk99uKjPwABkH&#10;mYv4xJIoDFKAG3gyVcbKSNHZvpwuPITDfuNQHKBMR32KUK72D6yU3gKNZ1xNXWAuMLr4cnaifO1j&#10;f6oG1Th3rfJdJqyMxd/7evr1P1j/AVBLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAABkEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAA+wIAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAB8DAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQB4enunVAAAABwEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kDaP7/AqwEA&#10;AE8DAAAOAAAAAAAAAAEAIAAAACQBAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAABBBQAA&#10;AAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke color="#000000 [3213]" joinstyle="round"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+            </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="0059026B" w:rsidRPr="00B4183B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>Kontak</w:t>
-[...46 lines deleted...]
-      <w:t>:</w:t>
+      <w:t>Kontak Tim Plagiasi Fekon UWGM:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="44D945B8" w14:textId="233A29F1" w:rsidR="0059026B" w:rsidRPr="00B4183B" w:rsidRDefault="0059026B" w:rsidP="00002357">
+  <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B4183B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>Email:</w:t>
     </w:r>
-    <w:r w:rsidR="00C1348C">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
-        <w:lang w:val="en-ID"/>
+        <w:lang w:val="zh-CN"/>
       </w:rPr>
-      <w:t xml:space="preserve"> fekon</w:t>
+      <w:t xml:space="preserve"> fekon@uwgm.ac.id</w:t>
     </w:r>
-    <w:r w:rsidR="00656E0B">
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00B4183B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E54883F" w14:textId="58C83169" w:rsidR="0059026B" w:rsidRPr="00656E0B" w:rsidRDefault="00E21B70" w:rsidP="00002357">
+  <w:p w:rsidR="00036AC8" w:rsidRDefault="00556DAE">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
-        <w:lang w:val="en-ID"/>
+        <w:lang w:val="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
-        <w:lang w:val="en-ID"/>
+        <w:lang w:val="zh-CN"/>
       </w:rPr>
-      <w:t>HP</w:t>
+      <w:t>HP/WA</w:t>
     </w:r>
-    <w:r w:rsidR="00656E0B">
-[...7 lines deleted...]
-    <w:r w:rsidR="0059026B" w:rsidRPr="00B4183B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:r w:rsidR="00656E0B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:i/>
-        <w:lang w:val="en-ID"/>
+        <w:lang w:val="zh-CN"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...15 lines deleted...]
-      <w:t>1350504689</w:t>
+      <w:t>081350504689</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40A3113E" w14:textId="77777777" w:rsidR="00A06D06" w:rsidRDefault="00A06D06" w:rsidP="0059026B">
+    <w:p w:rsidR="00555A69" w:rsidRDefault="00555A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BE5878D" w14:textId="77777777" w:rsidR="00A06D06" w:rsidRDefault="00A06D06" w:rsidP="0059026B">
+    <w:p w:rsidR="00555A69" w:rsidRDefault="00555A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="00FE394D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77486C90"/>
+    <w:lvl w:ilvl="0" w:tplc="A2A41DAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="dark1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="21462554"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3306B934"/>
+    <w:lvl w:ilvl="0" w:tplc="6C0EF226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="261C4A87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAAED49A"/>
+    <w:lvl w:ilvl="0" w:tplc="3809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="91ACFE1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="89029660" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="849E49C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="446E8D02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0BFE7CD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="31804834" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="723CF6F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="00921B6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="66D37A17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="520E3AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00517F86"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FF593E"/>
+    <w:rsidRoot w:val="00036AC8"/>
+    <w:rsid w:val="00036AC8"/>
+    <w:rsid w:val="00191F54"/>
+    <w:rsid w:val="002C5C5D"/>
+    <w:rsid w:val="00357F68"/>
+    <w:rsid w:val="00464470"/>
+    <w:rsid w:val="00555A69"/>
+    <w:rsid w:val="00556DAE"/>
+    <w:rsid w:val="00700109"/>
+    <w:rsid w:val="009D12BC"/>
+    <w:rsid w:val="00A274A3"/>
+    <w:rsid w:val="00FC1623"/>
+    <w:rsid w:val="00FF4926"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1922F486"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:semiHidden="0"/>
+    <w:lsdException w:name="footer" w:semiHidden="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="0" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="0"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -2462,251 +7152,275 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0059026B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0059026B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00267580"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B527B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D12BC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D12BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:semiHidden="0"/>
+    <w:lsdException w:name="footer" w:semiHidden="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="0" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="0"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -2752,191 +7466,214 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0059026B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0059026B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00267580"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B527B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D12BC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D12BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fekon@uwgm.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fekon@uwgm.ac.id" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3180,71 +7917,121 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{049E5AE9-3010-4859-8634-450D9C9306A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>431</Characters>
+  <Pages>2</Pages>
+  <Words>109</Words>
+  <Characters>624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>505</CharactersWithSpaces>
+  <CharactersWithSpaces>732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>A399A9AB0227503193772A6A7492138A_31</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-26.4.2</vt:lpwstr>
+  </property>
+</Properties>
+</file>